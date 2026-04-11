--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -4064,433 +4064,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish larvae exposed to BMAA and isomers DAB and AEG: a morphological and behavioural study</w:t>
+                <w:t xml:space="preserve">Artemia salina : les crevettes d'eau salée Occitane pour étudier la cyanotoxine BMAA et ses isomères, DAB et AEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Demelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 34TH ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Enjeux et impacts de la pollution chimique et des déchets en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOBIM, May 2024, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594098v1</w:t>
+                <w:t xml:space="preserve">hal-04594271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESCRIPTION DE BENZODIAZEPINES ET CONTAMINATION ENVIRONNEMENTALE -ANALYSE RETROSPECTIVE (2015-2022)</w:t>
+                <w:t xml:space="preserve">Zebrafish larvae exposed to BMAA and isomers DAB and AEG: a morphological and behavioural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnière</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA-Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 34TH ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920837v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unir la pédagogie active et les REL : développement des compétences, réussites personnelle et professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRESCRIPTION DE BENZODIAZEPINES ET CONTAMINATION ENVIRONNEMENTALE -ANALYSE RETROSPECTIVE (2015-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">SEFA-Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560072v1</w:t>
+                <w:t xml:space="preserve">hal-04920837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemia salina : les crevettes d'eau salée Occitane pour étudier la cyanotoxine BMAA et ses isomères, DAB et AEG.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lecluse</w:t>
+                <w:t xml:space="preserve">Unir la pédagogie active et les REL : développement des compétences, réussites personnelle et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Demelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et impacts de la pollution chimique et des déchets en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOBIM, May 2024, Banyuls - sur - Mer, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594271v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFETS DE LA BMAA A DES CONCENTRATIONS ENVIRONNEMENTALES, SEULE OU EN MELANGE AVEC SES ISOMERES SUR LES LARVES DE POISSONS ZEBRES</w:t>
               </w:r>
@@ -4794,527 +4794,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation chronique du récepteur de la sérotonine de type 4 : Effet préventif dans un model murin de la maladied’Alzheimer. (Conférencière invitée)</w:t>
+                <w:t xml:space="preserve">Memory deficits of 5xFAD mice in the olfactory H maze test correlate with plaques development and are prevented by 5-HT4R agonist treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion francophone sur la maladie d'Alzheimer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918585v1</w:t>
+                <w:t xml:space="preserve">hal-02918560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory deficits of 5xFAD mice in the olfactory H maze test correlate with plaques development and are prevented by 5-HT4R agonist treatments.</w:t>
+                <w:t xml:space="preserve">Activation chronique du récepteur de la sérotonine de type 4 : Effet préventif dans un model murin de la maladied’Alzheimer. (Conférencière invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Réunion francophone sur la maladie d'Alzheimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918560v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in molecular aspects of Alzheimer’s disease. Conférencière invitée.</w:t>
+                <w:t xml:space="preserve">5-HT4 agonists: novel promising agents for AD prevention. (Conférencière invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sindem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">36 th meeting of Societa’ Italiana di Farmacologia, 2013, Turin (Italie), October 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918588v1</w:t>
+                <w:t xml:space="preserve">hal-02918587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT4 agonists: novel promising agents for AD prevention. (Conférencière invitée)</w:t>
+                <w:t xml:space="preserve">New insights in molecular aspects of Alzheimer’s disease. Conférencière invitée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 th meeting of Societa’ Italiana di Farmacologia, 2013, Turin (Italie), October 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Sindem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918587v1</w:t>
+                <w:t xml:space="preserve">hal-02918588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodromal stimulation of 5-HT4 receptors reduces amyloid pathology in 5XFAD mice.</w:t>
               </w:r>
@@ -5339,64 +5339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club de neuroprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
@@ -5701,243 +5701,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Potheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263376v1</w:t>
+                <w:t xml:space="preserve">hal-04136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136234v1</w:t>
+                <w:t xml:space="preserve">hal-04263376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode automatique de suivi de la croissance de Borrelia burgdorferi</w:t>
               </w:r>
@@ -6195,51 +6195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion francophone sur la maladie d’Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -6262,277 +6262,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent vascular pericyte changes in a genetic model of Alzheimer’s disease.</w:t>
+                <w:t xml:space="preserve">Longitudinal cerebrovascular changes in a genetic model of Alzheimer’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ines das Neves</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Baranger</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baddreddine Boussadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBV: Conference on Cerebral Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">AD/PD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917765v1</w:t>
+                <w:t xml:space="preserve">hal-02918542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal cerebrovascular changes in a genetic model of Alzheimer’s disease.</w:t>
+                <w:t xml:space="preserve">Time dependent vascular pericyte changes in a genetic model of Alzheimer’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Belkacemi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines das Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD/PD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">CBV: Conference on Cerebral Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918542v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 HT4 agonists: novel promising agents for AD prevention.</w:t>
               </w:r>
@@ -6557,107 +6557,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Neurosciences Francaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">AD/PD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918543v1</w:t>
+                <w:t xml:space="preserve">hal-02918547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 HT4 agonists: novel promising agents for AD prevention.</w:t>
               </w:r>
@@ -6682,107 +6682,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD/PD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Congrès des Neurosciences Francaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918547v1</w:t>
+                <w:t xml:space="preserve">hal-02918543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional heterogeneity of histaminergic neurons suggest interesting applications of GSK189254, a novel H3 receptor antagonist</w:t>
               </w:r>
@@ -6983,51 +6983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE1EA090"/>
+    <w:nsid w:val="D4152A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7214,51 +7214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrizia-giannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/8864/identification-of-multiple-targets-in-the-fight-against-alzheimers-disease" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/19199/environmental-clues-to-brain-disease" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/jcm/special_issues/alzheimer_disease_blueprints_and_therapeutic_hints" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1234310/patrizia-giannoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt-Walmsley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Nora Mekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04001-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cluse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Provensi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1220484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fossati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Noe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Badaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171634" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines das Neves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farron Mcintee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sommer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00223" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54796" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Solesio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Cocklin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Cabrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5b00135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti-Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2013.00096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cochet-Bissuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Donneger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dumuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.05.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Blandina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Munari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mariottini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Passani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl.10.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Beatrice Passani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nosi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona C Shenton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Medhurst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.158444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bucherelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cenni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mackie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Formigli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05046.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98921-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815854-8.00013-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-40308-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40308-3_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/374599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408143-7.00007-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecluse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Demelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Mannaioni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131344v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkacemi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddreddine Boussadia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrizia-giannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/8864/identification-of-multiple-targets-in-the-fight-against-alzheimers-disease" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/19199/environmental-clues-to-brain-disease" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/jcm/special_issues/alzheimer_disease_blueprints_and_therapeutic_hints" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1234310/patrizia-giannoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt-Walmsley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Nora Mekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04001-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cluse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Provensi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1220484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fossati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Noe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Badaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171634" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines das Neves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farron Mcintee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sommer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00223" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54796" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Solesio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Cocklin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Cabrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5b00135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti-Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2013.00096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cochet-Bissuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Donneger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dumuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.05.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Blandina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Munari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mariottini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Passani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl.10.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Beatrice Passani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nosi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona C Shenton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Medhurst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.158444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bucherelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cenni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mackie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Formigli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05046.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98921-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815854-8.00013-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-40308-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40308-3_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/374599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408143-7.00007-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecluse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Demelier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Mannaioni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131344v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkacemi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddreddine Boussadia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>