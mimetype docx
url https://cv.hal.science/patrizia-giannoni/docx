--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1755,425 +1755,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrovascular pathology during the progression of experimental Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal in vivo Imaging of the Cerebrovasculature: Relevance to CNS Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Claeysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines das Neves</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2016.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/54796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477817v1</w:t>
+                <w:t xml:space="preserve">hal-02368047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Differential Brain Clearance and Catabolism of Monomeric and Oligomeric Alzheimer's Aβ protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebrovascular pathology during the progression of experimental Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farron Mcintee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neubert</w:t>
+                <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00223⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705732v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal in vivo Imaging of the Cerebrovasculature: Relevance to CNS Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+                <w:t xml:space="preserve">In vivo Differential Brain Clearance and Catabolism of Monomeric and Oligomeric Alzheimer's Aβ protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farron Mcintee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicola Marchi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/54796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368047v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbonic anhydrase inhibitor methazolamide prevents amyloid beta-induced mitochondrial dysfunction and caspase activation protecting neuronal and glial cells in vitro and in the mouse brain</w:t>
               </w:r>
@@ -4064,433 +4064,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemia salina : les crevettes d'eau salée Occitane pour étudier la cyanotoxine BMAA et ses isomères, DAB et AEG.</w:t>
+                <w:t xml:space="preserve">Zebrafish larvae exposed to BMAA and isomers DAB and AEG: a morphological and behavioural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Demelier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et impacts de la pollution chimique et des déchets en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOBIM, May 2024, Banyuls - sur - Mer, France</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 34TH ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594271v1</w:t>
+                <w:t xml:space="preserve">hal-04594098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish larvae exposed to BMAA and isomers DAB and AEG: a morphological and behavioural study</w:t>
+                <w:t xml:space="preserve">PRESCRIPTION DE BENZODIAZEPINES ET CONTAMINATION ENVIRONNEMENTALE -ANALYSE RETROSPECTIVE (2015-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 34TH ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">SEFA-Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594098v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESCRIPTION DE BENZODIAZEPINES ET CONTAMINATION ENVIRONNEMENTALE -ANALYSE RETROSPECTIVE (2015-2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+                <w:t xml:space="preserve">Unir la pédagogie active et les REL : développement des compétences, réussites personnelle et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bonnière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA-Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920837v1</w:t>
+                <w:t xml:space="preserve">hal-04560072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unir la pédagogie active et les REL : développement des compétences, réussites personnelle et professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artemia salina : les crevettes d'eau salée Occitane pour étudier la cyanotoxine BMAA et ses isomères, DAB et AEG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Demelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Enjeux et impacts de la pollution chimique et des déchets en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOBIM, May 2024, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560072v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFETS DE LA BMAA A DES CONCENTRATIONS ENVIRONNEMENTALES, SEULE OU EN MELANGE AVEC SES ISOMERES SUR LES LARVES DE POISSONS ZEBRES</w:t>
               </w:r>
@@ -4794,527 +4794,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory deficits of 5xFAD mice in the olfactory H maze test correlate with plaques development and are prevented by 5-HT4R agonist treatments.</w:t>
+                <w:t xml:space="preserve">Activation chronique du récepteur de la sérotonine de type 4 : Effet préventif dans un model murin de la maladied’Alzheimer. (Conférencière invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Réunion francophone sur la maladie d'Alzheimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918560v1</w:t>
+                <w:t xml:space="preserve">hal-02918585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation chronique du récepteur de la sérotonine de type 4 : Effet préventif dans un model murin de la maladied’Alzheimer. (Conférencière invitée)</w:t>
+                <w:t xml:space="preserve">Memory deficits of 5xFAD mice in the olfactory H maze test correlate with plaques development and are prevented by 5-HT4R agonist treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion francophone sur la maladie d'Alzheimer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918585v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT4 agonists: novel promising agents for AD prevention. (Conférencière invitée)</w:t>
+                <w:t xml:space="preserve">New insights in molecular aspects of Alzheimer’s disease. Conférencière invitée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 th meeting of Societa’ Italiana di Farmacologia, 2013, Turin (Italie), October 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Sindem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918587v1</w:t>
+                <w:t xml:space="preserve">hal-02918588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in molecular aspects of Alzheimer’s disease. Conférencière invitée.</w:t>
+                <w:t xml:space="preserve">5-HT4 agonists: novel promising agents for AD prevention. (Conférencière invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sindem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">36 th meeting of Societa’ Italiana di Farmacologia, 2013, Turin (Italie), October 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918588v1</w:t>
+                <w:t xml:space="preserve">hal-02918587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodromal stimulation of 5-HT4 receptors reduces amyloid pathology in 5XFAD mice.</w:t>
               </w:r>
@@ -5339,64 +5339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club de neuroprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
@@ -5701,243 +5701,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136234v1</w:t>
+                <w:t xml:space="preserve">hal-04263376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Potheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263376v1</w:t>
+                <w:t xml:space="preserve">hal-04136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode automatique de suivi de la croissance de Borrelia burgdorferi</w:t>
               </w:r>
@@ -6195,51 +6195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion francophone sur la maladie d’Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -6262,277 +6262,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal cerebrovascular changes in a genetic model of Alzheimer’s disease.</w:t>
+                <w:t xml:space="preserve">Time dependent vascular pericyte changes in a genetic model of Alzheimer’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD/PD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">CBV: Conference on Cerebral Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918542v1</w:t>
+                <w:t xml:space="preserve">hal-02917765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent vascular pericyte changes in a genetic model of Alzheimer’s disease.</w:t>
+                <w:t xml:space="preserve">Longitudinal cerebrovascular changes in a genetic model of Alzheimer’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Baranger</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baddreddine Boussadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBV: Conference on Cerebral Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">AD/PD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917765v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 HT4 agonists: novel promising agents for AD prevention.</w:t>
               </w:r>
@@ -6557,107 +6557,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD/PD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Congrès des Neurosciences Francaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918547v1</w:t>
+                <w:t xml:space="preserve">hal-02918543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 HT4 agonists: novel promising agents for AD prevention.</w:t>
               </w:r>
@@ -6682,107 +6682,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Neurosciences Francaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">AD/PD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918543v1</w:t>
+                <w:t xml:space="preserve">hal-02918547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional heterogeneity of histaminergic neurons suggest interesting applications of GSK189254, a novel H3 receptor antagonist</w:t>
               </w:r>
@@ -6983,51 +6983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4152A4C"/>
+    <w:nsid w:val="393C207E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7214,51 +7214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrizia-giannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/8864/identification-of-multiple-targets-in-the-fight-against-alzheimers-disease" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/19199/environmental-clues-to-brain-disease" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/jcm/special_issues/alzheimer_disease_blueprints_and_therapeutic_hints" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1234310/patrizia-giannoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt-Walmsley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Nora Mekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04001-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cluse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Provensi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1220484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fossati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Noe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Badaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171634" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines das Neves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farron Mcintee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sommer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00223" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54796" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Solesio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Cocklin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Cabrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5b00135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti-Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2013.00096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cochet-Bissuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Donneger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dumuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.05.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Blandina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Munari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mariottini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Passani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl.10.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Beatrice Passani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nosi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona C Shenton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Medhurst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.158444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bucherelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cenni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mackie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Formigli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05046.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98921-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815854-8.00013-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-40308-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40308-3_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/374599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408143-7.00007-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecluse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Demelier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Mannaioni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131344v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkacemi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddreddine Boussadia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrizia-giannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/8864/identification-of-multiple-targets-in-the-fight-against-alzheimers-disease" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/19199/environmental-clues-to-brain-disease" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/jcm/special_issues/alzheimer_disease_blueprints_and_therapeutic_hints" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/1234310/patrizia-giannoni/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt-Walmsley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Nora Mekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04001-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cluse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Provensi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1220484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fossati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Noe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Badaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171634" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54796" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines das Neves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farron Mcintee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Blais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sommer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Solesio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Cocklin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Cabrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5b00135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti-Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2013.00096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cochet-Bissuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Donneger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dumuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.05.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Blandina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Munari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mariottini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Passani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl.10.30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Beatrice Passani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nosi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Chazot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona C Shenton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Medhurst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.158444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bucherelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cenni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mackie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Formigli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05046.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98921-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ismeurt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815854-8.00013-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-40308-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40308-3_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/374599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408143-7.00007-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecluse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Demelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Mannaioni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131344v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkacemi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddreddine Boussadia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>