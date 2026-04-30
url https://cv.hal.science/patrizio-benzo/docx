--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -66,4264 +66,4264 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence and origin of anomalous diffusion of Ag + ion in amorphous silica: a molecular dynamics study with neural network interatomic potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue ”Molecular Dynamics, Methods and Applications 60 Years after Rahman”, 162, pp.104701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0251120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology and symmetry driven by lattice accommodation in polycrystalline bcc-fcc core-shell metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.205301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294073v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-organization mechanisms in a Fe-Au film: from isolated core-shell to multicore nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pecassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022220026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epitaxial Growth of a Gold Shell on Intermetallic FeRh Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (6), pp.1900619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.18079-18090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium shape of core(Fe)–shell(Au) nanoparticles as a function of the metals volume ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (5), pp.055307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913274v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the shell thickness in the core transformation of magnetic core(Fe)-shell(Au) nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (096001), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.096001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrational density of states and thermodynamics at the nanoscale: the 3D-2D transition in gold nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Castiella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully Crystalline Faceted Fe-Au Core-Shell Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.5075-5080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron transport through a metallic nanoparticle assembly embedded in SiO2 and SiNx by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasmon-resonant Raman spectroscopy in metallic nanoparticles: Surface-enhanced scattering by electronic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (17), pp.174302 - 174302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing bio-available silver released from silver nanoparticles embedded in silica layers using the green algae Chlamydomonas reinhardtii as bio-sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe-by-design conception and synthesis of metallic nanoparticles for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Trillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Advanced Materials – TERMEC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Synthesis of Ag Nanoparticles for Integration into Nanocapacitors and Operando Electron Holography Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722649v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861856v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low-energy Ion Beam Synthesis for Nanotechnology and Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensional design of silver nanoparticles assemblies embedded in dielectrics: application to plasmon-enhanced scattering and biocide properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR NACRE, Nov 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence quenching in hybrid gold/MoSe2 nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangtan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Najmaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biosensors for improving the development of nanotechnology under realistic-use scenarios: Applications for cheaper and more effective silver nanoparticles and nanostructured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional metallic nanoparticles embedded in dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Haj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Nano−scaled Systems for Energy Harvesting »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767857v1</w:t>
-              </w:r>
-[...2562 lines deleted...]
-                <w:t xml:space="preserve">hal-01718637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4341,103 +4341,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled synthesis of core-shell Fe@Au faceted nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 2016, </w:t>
@@ -4507,103 +4507,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Tb3+-Yb3+ doped Silicon Nitride frequency conversion layers for Solar Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
@@ -4664,51 +4664,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,51 +4971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtan Yuan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807941v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtan Yuan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>