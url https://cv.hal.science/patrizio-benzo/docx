--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -3039,277 +3039,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
+                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barre</w:t>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722658v1</w:t>
+                <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+                <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861856v1</w:t>
+                <w:t xml:space="preserve">hal-04722658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtan Yuan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtan Yuan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>