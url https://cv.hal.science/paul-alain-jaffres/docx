--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1316,291 +1316,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA Lipoplexes with Cationic and Ionizable α-Amino-lipophosphonates: Membrane Fusion, Transfection, mRNA Translation and Conformation</w:t>
+                <w:t xml:space="preserve">Aerosol-mediated non-viral lung gene therapy: The potential of aminoglycoside-based cationic liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohail Akhter</w:t>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lee Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mottais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.581. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030581⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927316v1</w:t>
+                <w:t xml:space="preserve">hal-03515151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol-mediated non-viral lung gene therapy: The potential of aminoglycoside-based cationic liposomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Le Gall</w:t>
+                <w:t xml:space="preserve">mRNA Lipoplexes with Cationic and Ionizable α-Amino-lipophosphonates: Membrane Fusion, Transfection, mRNA Translation and Conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohail Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lee Davies</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Mottais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515151v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonodithioformate-amine coupling reaction: from basic discovery to application for the functionalization of liposomes</w:t>
               </w:r>
@@ -1848,295 +1848,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic alkyl-ether-lipid promotes TRPV2 channel trafficking trough PI3K/Akt-girdin axis in cancer cells and increases mammary tumour volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphonodithioester-amine coupling in water: a fast reaction to modify the surface of liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aubin Penna</w:t>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102435⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob01078f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278876v1</w:t>
+                <w:t xml:space="preserve">hal-03282994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonodithioester-amine coupling in water: a fast reaction to modify the surface of liposomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fraix</w:t>
+                <w:t xml:space="preserve">Synthetic alkyl-ether-lipid promotes TRPV2 channel trafficking trough PI3K/Akt-girdin axis in cancer cells and increases mammary tumour volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+                <w:t xml:space="preserve">Aubin Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.102435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ob01078f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282994v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonodithioester–Amine Coupling as a Key Reaction Step for the Design of Cationic Amphiphiles Used for Gene Delivery</w:t>
               </w:r>
@@ -2425,51 +2425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2514,295 +2514,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M(H2O)(PO3C10H6OH)·(H2O)0.5 (M = Co, Mn, Zn, Cu): a new series of layered metallophosphonate compoundsobtained from 6-hydroxy-2-naphthylphosphonic acid</w:t>
+                <w:t xml:space="preserve">Branched lipid chains to prepare cationic amphiphiles producing hexagonal aggregates: supramolecular behavior and application to gene delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicien Beaubras</w:t>
+                <w:t xml:space="preserve">Amal Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9DT03947C⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ob02381j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413390v1</w:t>
+                <w:t xml:space="preserve">hal-02469674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched lipid chains to prepare cationic amphiphiles producing hexagonal aggregates: supramolecular behavior and application to gene delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M(H2O)(PO3C10H6OH)·(H2O)0.5 (M = Co, Mn, Zn, Cu): a new series of layered metallophosphonate compoundsobtained from 6-hydroxy-2-naphthylphosphonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Beaubras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bouraoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vié</w:t>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.337-345. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (12), pp.3877-3891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ob02381j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT03947C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469674v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidic synthetic alkaloids as SK3 channel modulators. Synthesis and biological evaluation of 2-substituted tetrahydropyridine derivatives with potential anti-metastatic activity</w:t>
               </w:r>
@@ -2916,459 +2916,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing of a Magnetodielectric System in Hybrid Organic-inorganic framework, a Perovskite Layered Phosphonate MnO3PC6H4-m-Br.H2O</w:t>
+                <w:t xml:space="preserve">Novel lipid‐based quaternary ammonium sophorolipid amphiphiles with antimicrobial and transfection activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tathamay Basu</w:t>
+                <w:t xml:space="preserve">Elisabeth I.P. Delbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Bloyet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
+                <w:t xml:space="preserve">Jonas Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201901878⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (15), pp.3642-3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201900721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159971v1</w:t>
+                <w:t xml:space="preserve">hal-02129348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-Thioether-Containing Lipid Chains in Cationic Amphiphiles: Physicochemical Properties and Applications in Gene Delivery</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing of a Magnetodielectric System in Hybrid Organic-inorganic framework, a Perovskite Layered Phosphonate MnO3PC6H4-m-Br.H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+                <w:t xml:space="preserve">Tathamay Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bloyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Beaubras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900626⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (33), pp.1901878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201901878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278044v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel lipid‐based quaternary ammonium sophorolipid amphiphiles with antimicrobial and transfection activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth I.P. Delbeke</w:t>
+                <w:t xml:space="preserve">Bis-Thioether-Containing Lipid Chains in Cationic Amphiphiles: Physicochemical Properties and Applications in Gene Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Everaert</w:t>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lozach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (15), pp.3642-3653. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (17), pp.2187-2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201900721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129348v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of unsaturated lipid chains by thioether-containing lipid chains in cationic amphiphiles: physicochemical consequences and application for gene delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,77 +3458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial and transfection activities of nebulized formulations incorporating long n-alkyl chain silver N-heterocyclic carbene complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mottais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sibiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,90 +3592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excimer and Red Luminescence Due to Aggregation-Induced Emission in Naphthalene Based Zinc Phosphonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,631 +3720,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of bolaamphiphilic sophorolipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incipient spin–dipole coupling in a 1D helical-chain metal–organic hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathamay Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bloyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Delbeke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (7), pp.8992-9005. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (38), pp.10207-10210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b01354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8TC04328K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806695v1</w:t>
+                <w:t xml:space="preserve">hal-01887113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical evaluation of mRNA trimannosylated lipopolyplexes as therapeutic cancer vaccines targeting dendritic cells</w:t>
+                <w:t xml:space="preserve">Synthesis of Alkyl-Glycerolipids Standards for Gas Chromatography Analysis: Application for Chimera and Shark Liver Oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Moignic</w:t>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Malard</w:t>
+                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Benvegnu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.03.035⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md16040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774851v1</w:t>
+                <w:t xml:space="preserve">hal-01744078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient spin–dipole coupling in a 1D helical-chain metal–organic hybrid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">Preclinical evaluation of mRNA trimannosylated lipopolyplexes as therapeutic cancer vaccines targeting dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Moignic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">T. Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8TC04328K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 278, pp.110 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887113v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Alkyl-Glycerolipids Standards for Gas Chromatography Analysis: Application for Chimera and Shark Liver Oils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of bolaamphiphilic sophorolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Fontaine</w:t>
+                <w:t xml:space="preserve">Elisabeth Delbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (4), </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (7), pp.8992-9005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md16040101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b01354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744078v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese Fluorene Phosphonates: Formation of Isolated Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4542,51 +4542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial Effect and DNA Delivery Using a Combination of an Arsonium-Containing Lipophosphoramide with an N -Heterocyclic Carbene-Silver Complex – Potential Benefits for Cystic Fibrosis Lung Gene Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mottais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,492 +4637,487 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, International Journal of Pharmaceutics, 536 (1), pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Fluorene-Based Co(II) Phosphonate Co(H2O)2PO3C–C12H9·H2O: Structure and Magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), pp.93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics6030093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorenyl Zinc Phosphonate Zn(H 2 O)PO 3 -C 13 H 9 ·H 2 O: Hybrid Columnar Structure with Strong C-H···π Interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphonic acid: preparation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.2186 - 2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zaac.201600362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425234v1</w:t>
+                <w:t xml:space="preserve">hal-05092144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Interaction between an Antimetastatic Agent and the Lipid Bilayer: The Ohmline Case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axelle Grélard</w:t>
+                <w:t xml:space="preserve">Fluorenyl Zinc Phosphonate Zn(H 2 O)PO 3 -C 13 H 9 ·H 2 O: Hybrid Columnar Structure with Strong C-H···π Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bloyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00936⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 643 (3), pp.250-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201600362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624549v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonic acid: preparation and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,611 +5135,628 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.2186 - 2213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.13.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonic acid: preparation and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular Interaction between an Antimetastatic Agent and the Lipid Bilayer: The Ohmline Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte M Sevrain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (10), pp.6361 - 6370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05092144v1</w:t>
+                <w:t xml:space="preserve">hal-01624549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of α-amino-lipophosphonates as cationic lipids or co-lipids for DNA transfection in dendritic cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dubuisson</w:t>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TB01080J⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (41), pp.1703576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551638v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+                <w:t xml:space="preserve">Synthesis of α-amino-lipophosphonates as cationic lipids or co-lipids for DNA transfection in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohail Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delahaye</w:t>
+                <w:t xml:space="preserve">Cristine Gonçalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, J. Mater. Chem. B, 5, pp.6869-6881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TB01080J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624542v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topochemical Route from Supramolecular to Hybrid Materials Tetraphenylmethane-Based Tectons and Lanthanum Phosphonate Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (12), pp.6781-6789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Disaccharide-Based Ether Lipids as SK3 Ion Channel Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5753,720 +5765,732 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (14), pp.1531 - 1539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201600147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the transfection efficacies of quaternary ammonium salts prepared from sophorolipids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lozach</w:t>
+                <w:t xml:space="preserve">SK3/TRPC1/Orai1 complex regulates SOCE-dependent colon cancer cell migration: a novel opportunity to modulate anti-EGFR mAb action by the alkyl-lipid Ohmline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Montier</w:t>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6OB00241B⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.36168-36184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519104v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SK3/TRPC1/Orai1 complex regulates SOCE-dependent colon cancer cell migration: a novel opportunity to modulate anti-EGFR mAb action by the alkyl-lipid Ohmline</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the transfection efficacies of quaternary ammonium salts prepared from sophorolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Déliot</w:t>
+                <w:t xml:space="preserve">E I P Delbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8786⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.1650 - 3751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6OB00241B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539569v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–Fluorenephosphonate Cu­(PO3-C13H9)·H2O: A Layered Antiferromagnetic Hybrid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perez</w:t>
+                <w:t xml:space="preserve">Synthesis of a trimannosylated-equipped archaeal diether lipid for the development of novel glycoliposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501041⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 435, pp.142--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239831v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering bilayer to inverted-hexagonal nanostructure formation by thiol–ene click chemistry on cationic lipids: consequences on gene transfection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shipra Prakash</w:t>
+                <w:t xml:space="preserve">Copper–Fluorenephosphonate Cu­(PO3-C13H9)·H2O: A Layered Antiferromagnetic Hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm00609d⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (2), pp.266-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517791v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dimeric Pyramidal Cu 2 O 6 (H 2 O) 2 Unit - A Structural Invariant of a Homologous Series of Copper-Layered Phosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bloyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6475,144 +6499,144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (28), pp.4643 - 4648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201600613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkyl ether lipids, ion channels and lipid raft reorganization in cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gajate Consuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,2490 +6645,2478 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01330970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a trimannosylated-equipped archaeal diether lipid for the development of novel glycoliposomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Gao</w:t>
+                <w:t xml:space="preserve">Triggering bilayer to inverted-hexagonal nanostructure formation by thiol–ene click chemistry on cationic lipids: consequences on gene transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shipra Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (20), pp.4516 - 4520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00609d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01398046v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophosphoramidate-based bipolar amphiphiles: their syntheses and transfection properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigid phosphonic acid for the construction of crystalline organic-inorganic hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bloyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (10), pp.2846 - 2853. </w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191 (11-12), pp.1482 - 1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5OB02512E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2016.1212048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539654v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid phosphonic acid for the construction of crystalline organic-inorganic hybrid materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipophosphoramidate-based bipolar amphiphiles: their syntheses and transfection properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2016.1212048⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (10), pp.2846 - 2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB02512E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539339v1</w:t>
+                <w:t xml:space="preserve">hal-01539654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal synthesis for new multifunctional materials: A few examples of phosphates and phosphonate-based hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Poienar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 236, pp.236 - 245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyco-phospho-glycero-ether lipid as modulator of SK3 ion channel and SK3-dependent cancer cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 191 (11-12), pp.1623 - 1624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2016.1217221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic phospholipids and phospho-bola-amphiphiles for nucleic acid delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 191 (11-12), pp.1485 - 1487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2016.1212049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important role of phosphoramido linkage in imidazole-based dioleyl helper lipids for liposome stability and primary cell transfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (1-3), pp.3 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgm.2869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic vectors for gene delivery: An overview of their evolution depending on routes of administration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Cationic dialkylarylphosphates: a new family of bio-inspired cationic lipids for gene delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Belmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201400841⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.1122 - 1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01770F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01162373v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient in vivo transfection and safety profile of a CpG-free and codon optimized luciferase plasmid using a cationic lipophosphoramidate in a multiple intravenous administration procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic vectors for gene delivery: An overview of their evolution depending on routes of administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Belmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattias F. Lindberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Le Gall</w:t>
+                <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Hyde</w:t>
+                <w:t xml:space="preserve">Catherine Passirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1370-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201400841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.04.024⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537615v1</w:t>
+                <w:t xml:space="preserve">hal-01162373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic dialkylarylphosphates: a new family of bio-inspired cationic lipids for gene delivery</w:t>
+                <w:t xml:space="preserve">Efficient in vivo transfection and safety profile of a CpG-free and codon optimized luciferase plasmid using a cationic lipophosphoramidate in a multiple intravenous administration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie S. Le Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nawal Belmadi</w:t>
+                <w:t xml:space="preserve">Mattias F. Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haelters</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4OB01770F⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535909v1</w:t>
+                <w:t xml:space="preserve">hal-01537615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of lipid-based unsymmetrical O,O-dialkylphosphites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (18), pp.2345 - 2348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver-Based Hybrid Materials from meta- or para-Phosphonobenzoic Acid: Influence of the Topology on Silver Release in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54, pp.2152 - 2159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic502395s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Achilles tendon healing by fibromodulin gene transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Suwalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guilmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), pp.1735 - 1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nano.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver-Based Hybrid Materials from meta- or para-Phosphonobenzoic Acid: Influence of the Topology on Silver Release in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (5), pp.2152 - 2159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic502395s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La1−xLnxH(O3PCH3)2 (Ln = Tb, Eu; 0 &amp;lt; x ≤ 1): an organic–inorganic hybrid with lanthanide chains and tunable luminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (3), pp.1186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4DT02643H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical properties of cationic lipophosphoramidates: Vesicle morphology, bilayer hydration and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokcan Aydogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly A. Philimonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Mahfoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.192 - 200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Lipophosphoramidates Containing a Hydroxylated Polar Headgroup for Improving Gene Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (6), pp.1902 - 1910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/mp500807k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of New Fluorescent Lipophosphoramidates for Gene Transfer and Biodistribution Studies after Systemic Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Belmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9113,4568 +9125,4568 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sibiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (11), pp.26055 - 26076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms161125941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Phospholipid Molecular Platform: Use for Production of Cationic Fluorescent Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (5), pp.1076 - 1083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201301416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Trialkylphosphates: Synthesis and Transfection Efficacies Compared to Phosphoramidate Analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+                <w:t xml:space="preserve">Lipopolyplexes comprising imidazole/imidazolium lipophosphoramidate, histidinylated polyethyleneimine and siRNA as efficient formulation for siRNA transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lehn</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 460 (1-2), pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403103⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529608v1</w:t>
+                <w:t xml:space="preserve">hal-01179049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolyplexes comprising imidazole/imidazolium lipophosphoramidate, histidinylated polyethyleneimine and siRNA as efficient formulation for siRNA transfection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+                <w:t xml:space="preserve">Cationic Trialkylphosphates: Synthesis and Transfection Efficacies Compared to Phosphoramidate Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (36), pp.8041 - 8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.11.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01179049v1</w:t>
+                <w:t xml:space="preserve">hal-01529608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atherton–Todd reaction: mechanism, scope and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.1166 - 1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Novel Archaeal Tetraether-based Colipid on the In Vivo Gene Transfer Activity of Two Cationic Amphiphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (9), pp.2973-2988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/mp4006276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver-Phosphonate Based Metal Organic Frameworks: Synthesis and Antibacterial Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon-Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 188 (1-3), pp.76-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2012.741160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimethylarsonium-Based Cationic Phospholipids for Gene Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.46 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2012.741161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070718v1</w:t>
+                <w:t xml:space="preserve">hal-01555811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Trimethylarsonium-Based Cationic Phospholipids for Gene Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2012.10.003⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 188 (1-3), pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2012.741161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01555811v1</w:t>
+                <w:t xml:space="preserve">hal-02070718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic lipophosphoramidates with two disulfide motifs: synthesis, behaviour in reductive media and gene transfection activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB27261C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsonium-Containing Lipophosphoramides, Poly-Functional Nano-Carriers for Simultaneous Antibacterial Action and Eukaryotic Cell Transfection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adv Healthc Mater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.201200478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00824987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivotal Role of the Lipid Raft SK3-Orai1 Complex in Human Cancer Cell Migration and Bone Metastases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-12-4572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00848873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiGalactosyl-Glycero-Ether Lipid: synthetic approaches and evaluation as SK3 channel inhibitor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (27), pp.4479-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40634b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00848879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic lipophosphoramidates with two different lipid chains: synthesis and evaluation as gene carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Belmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB42270D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) n-Alkylphosphonates Used as Nanofillers: Single Crystal, Powder Structure Studies and Influence of the Alkyl Chain Length on the Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chausson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (13), pp.2193 - 2202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201101218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transfer by histidylated lipopolyplexes: A dehydration method allowing preservation of their physicochemical parameters and transfection efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Perche</w:t>
+                <w:t xml:space="preserve">Structural Study of Hydrated/Dehydrated Manganese Thiophene-2,5-diphosphonate Metal Organic Frameworks, Mn 2 (O 3 P–C 4 H 2 S–PO 3 )·2H 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lambert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 423 (1), pp.144 - 150. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (19), pp.10251-10261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic301187y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02995807v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Study of Hydrated/Dehydrated Manganese Thiophene-2,5-diphosphonate Metal Organic Frameworks, Mn 2 (O 3 P–C 4 H 2 S–PO 3 )·2H 2 O</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Gene transfer by histidylated lipopolyplexes: A dehydration method allowing preservation of their physicochemical parameters and transfection efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gary Hix</w:t>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (19), pp.10251-10261. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.144 - 150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic301187y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147654v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene transfer by chemical vectors, and endocytosis routes of polyplexes, lipoplexes and lipopolyplexes in a myoblast cell line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (10), pp.2980-2990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene transfection properties of a lipophosphoramidate derivative with two phytanyl chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Glyco-Phospho-Glycero Ether Lipids (GPGEL): synthesis and evaluation as small conductance Ca2+-activated K+ channel (SK3) inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2MD20207G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.05.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01559108v1</w:t>
+                <w:t xml:space="preserve">hal-01556890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyco-Phospho-Glycero Ether Lipids (GPGEL): synthesis and evaluation as small conductance Ca2+-activated K+ channel (SK3) inhibitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Lipophosphonate/lipophosphoramidates: a family of synthetic vectors efficient for gene delivery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alban Girault</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (11), </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (1), pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2MD20207G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556890v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophosphonate/lipophosphoramidates: a family of synthetic vectors efficient for gene delivery.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gene transfection properties of a lipophosphoramidate derivative with two phytanyl chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias F. Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (26), pp.6240 - 6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.07.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00721772v1</w:t>
+                <w:t xml:space="preserve">hal-01559108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of lipophosphoramidyl-cyclodextrins and their supramolecular properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wattraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94 (1), pp.66 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Flame Retardancy Properties of Novel PA12 and PE/Layered Titanoniobates Nanocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+                <w:t xml:space="preserve">Selective gene delivery in dendritic cells with mannosylated and histidylated lipopolyplexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Miramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201150306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.315-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.504262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02294620v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lipo-Phosphoramidates for Gene Delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Couthon</w:t>
+                <w:t xml:space="preserve">Preparation and Flame Retardancy Properties of Novel PA12 and PE/Layered Titanoniobates Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chausson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2010.522639⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201150306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614938v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Alkyl-Lipid Blockers of SK3 Channels Reduce Cancer Cell Migration and Occurrence of Metastasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+                <w:t xml:space="preserve">New Lipo-Phosphoramidates for Gene Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (4), pp.918-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2010.522639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156800911798073069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01577240v1</w:t>
+                <w:t xml:space="preserve">hal-00614938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of dendritic cells transfection in vivo and of vaccination against B16F10 melanoma with mannosylated histidylated lipopolyplexes loaded with tumor antigen messenger RNA.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+                <w:t xml:space="preserve">New Alkyl-Lipid Blockers of SK3 Channels Reduce Cancer Cell Migration and Occurrence of Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chantome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2010.12.010⟩</w:t>
+              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.1111 - 1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156800911798073069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00754373v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective gene delivery in dendritic cells with mannosylated and histidylated lipopolyplexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Enhancement of dendritic cells transfection in vivo and of vaccination against B16F10 melanoma with mannosylated histidylated lipopolyplexes loaded with tumor antigen messenger RNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Miramon</w:t>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
+                <w:t xml:space="preserve">Loic Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (5), pp.315-25. </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.445-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.504262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753554v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Aryl-Thiophosphonates via A [1,2] or [1,3] Phospho-Fries Rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186 (4), pp.790-791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2010.520291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic lipo-thiophosphoramidates for gene delivery: synthesis, physico-chemical characterization and gene transfection activity – comparison with lipo-phosphoramidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carmoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0OB00981D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipothiophosphoramidates for gene delivery: critical role of the cationic polar headgroup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
+                <w:t xml:space="preserve">Modular Construction of Fluorescent Lipophosphoramidates by Click Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Piere Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.6294-6303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2OB06812E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01559125v1</w:t>
+                <w:t xml:space="preserve">hal-00720537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Construction of Fluorescent Lipophosphoramidates by Click Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
+                <w:t xml:space="preserve">Lipothiophosphoramidates for gene delivery: critical role of the cationic polar headgroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100900⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2OB06812E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00720537v1</w:t>
+                <w:t xml:space="preserve">hal-01559125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid Aryl-Phosphonic Acids: Building Blocks for Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon-Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186 (4), pp.906-907. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2010.520288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A silver-based metal–organic framework material as a ‘reservoir’ of bactericidal metal ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (5), pp.1000-1003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1NJ20202B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting SKCa Channels in Cancer: Potential New Therapeutic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13683,104 +13695,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, sous presse. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/092986712798992039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00662354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient gene transfer into hepatocyte-like HepaRG cells: new means for drug metabolism and toxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13789,8128 +13801,8128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cammas-Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/biot.200900255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a monoanionic S,N,S-pincer ligand with a pyrrole core by sequential [1,2] phospho-Fries rearrangement. Characterization of palladium and silver coordination complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Lutz</w:t>
+                <w:t xml:space="preserve">DODAG; a versatile new cationic lipid that mediates efficient delivery of pDNA and siRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony L. Spek</w:t>
+                <w:t xml:space="preserve">Nazila Kamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robertus J. M. Klein Gebbink</w:t>
+                <w:t xml:space="preserve">Sergio Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard van Koten</w:t>
+                <w:t xml:space="preserve">Morag H. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B923351B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (2), pp.222 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577325v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected base-induced [1,4]-phospho-Fries rearrangement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a monoanionic S,N,S-pincer ligand with a pyrrole core by sequential [1,2] phospho-Fries rearrangement. Characterization of palladium and silver coordination complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony L. Spek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robertus J. M. Klein Gebbink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard van Koten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (47), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 39 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B923351B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0DT00880J⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01577411v1</w:t>
+                <w:t xml:space="preserve">hal-01577325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DODAG; a versatile new cationic lipid that mediates efficient delivery of pDNA and siRNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unexpected base-induced [1,4]-phospho-Fries rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0DT00880J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2009.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01577311v1</w:t>
+                <w:t xml:space="preserve">hal-01577411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Cationic Lipophosphoramide with Diunsaturated Lipid Chains: Synthesis, Physicochemical Properties, and Transfection Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carmoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (4), pp.1496 - 1508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm900897a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Synthesis of Poly(aminomethylenephosphonic) Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Elbilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Kaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 185 (12), pp.2511 - 2519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426501003724897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Methylene Bisphosphonates from Carbon Disulfide and Phosphites via Desulfurization: A Mechanistic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">B. Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (4), pp.820 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426500802715528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580248v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Methylene Bisphosphonates from Carbon Disulfide and Phosphites via Desulfurization: A Mechanistic Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vazeux</w:t>
+                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gulea</w:t>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Masson</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 184 (4), pp.820 - 829. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426500802715528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579807v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine Addition to Pyruvoyl Ligands of Iron Complexes: Formation of Zwitterionic Metallalactones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Setifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (1), pp.216 - 224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om800804b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of novel polyamide-12-layered titanoniobates nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chausson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (11), pp.3358 - 3371. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2009.0410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Phosphorus-Containing Chitosan Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Gulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 184 (4), pp.872 - 889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426500802715585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical vectors for gene delivery: a current review on polymers, peptides and lipids containing histidine or imidazole as nucleic acids carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (2), pp.166-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00288.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dimeric unit [La(H2O)4(m-PO3C6H4COOH)(m-PO2(OH)C6H4COOH)(m-PO(OH)2C6H4COOH)]2 as building block of layered hybrid material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (4), pp.812 - 817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2008.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">m-phosphonobenzoic acid and copper(II) as precursors of helical chain and lamellar hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B816132C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead(II) Hybrid Materials from 3- or 4-Phosphonobenzoic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (32), pp.4870 - 4876. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200900430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3,5-Diphosphonobenzoic Acid, a New Rigid Heterotrifunctional Building Block to Design Metal Organic Frameworks. Illustration with the Characterization of Cu 5 [(O 3 P) 2 -C 6 H 3 -CO 2 ] 2 (H 2 O) 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lorilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.4262 - 4268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg900811k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a base-induced [1,2]-rearrangement to synthesize thiophosphonate bidentate S(sp2)–N monoanionic ligand: Characterization of its silver and palladium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony L. Spek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robertus J.M. Klein Gebbink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard van Koten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 694 (25), pp.4001 - 4007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2009.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure and Thermal Properties of Phosphorylated Cyclotriphosphazenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
+                <w:t xml:space="preserve">New Polyamines Phosphoramidate Vectors for Gene Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700785⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 183 (2-3), pp.623 - 624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426500701793303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580304v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(N,N) vs. (N,S) chelation of palladium in asymmetric allylic substitution using bis(thiazoline) ligands: A theoretical and experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lian Yu</w:t>
+                <w:t xml:space="preserve">Fluorescence Study of Lipid-based DNA Carriers Properties: Influence of Cationic Lipid Chemical Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Reiher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (5), pp.835 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10895-008-0312-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.04.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580466v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Study of Lipid-based DNA Carriers Properties: Influence of Cationic Lipid Chemical Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
+                <w:t xml:space="preserve">Synthesis, Crystal Structure and Thermal Properties of Phosphorylated Cyclotriphosphazenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (1), pp.138 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10895-008-0312-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580489v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Polyamines Phosphoramidate Vectors for Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mével</w:t>
+                <w:t xml:space="preserve">(N,N) vs. (N,S) chelation of palladium in asymmetric allylic substitution using bis(thiazoline) ligands: A theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lamarche</w:t>
+                <w:t xml:space="preserve">Lian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Clément</w:t>
+                <w:t xml:space="preserve">Markus Reiher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 183 (2-3), pp.623 - 624. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 693 (15), pp.2499 - 2508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426500701793303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580437v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethane-1,1,2-trisphosphonic acid hemihydrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gary Hix</w:t>
+                <w:t xml:space="preserve">Polyethylene nanocomposites based on intercalation of N-alkyl amines within KTiNbO5 structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chausson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270107064098⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.488 - 496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2007.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580382v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene nanocomposites based on intercalation of N-alkyl amines within KTiNbO5 structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+                <w:t xml:space="preserve">Synthesis and transfection activity of new cationic phosphoramidate lipids: High efficiency of an imidazolium derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Breuzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Yaouanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2007.11.050⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (9), pp.1462-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200700727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580385v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transfection activity of new cationic phosphoramidate lipids: High efficiency of an imidazolium derivative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethane-1,1,2-trisphosphonic acid hemihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Clement</w:t>
+                <w:t xml:space="preserve">Lise Delain-Bioton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lehn</w:t>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200700727⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (2), pp.o47 - o49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270107064098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518184v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Cationic Lipid-Mediated Gene Transfection: A Series of Bio- Inspired Lipids as an Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benvegnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.296-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/156652308786070989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of O,O -Diethyl Arylthiophosphonate from O -Aryl- O , O -diethylthiophosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robertus Klein Gebbink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (20), pp.3121 - 3124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0028-1087362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus Functionalized Carbenes: Synthesis and Coordination Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 183 (2-3), pp.669 - 670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426500701796306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Phosphoramidate Dicationic Vectors for Gene Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 183 (2-3), pp.745-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426500701807764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel neutral imidazole-lipophosphoramides for transfection assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.3124-3126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b805226c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Lipids Based on Phosphonate and Phosphoramidate Chemistry: Synthesis and Application to Gene Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 183 (2-3), pp.460-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426500701761300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meta -Phosphonobenzoic Acid: A Rigid Heterobifunctional Precursor for the Design of Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chausson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (26), pp.4117 - 4125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in cationic lipid-mediated gene transfection: a series of bio-inspired lipids as an example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benvegnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.296-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient and Straightforward Access to Sulfur Substituted [2.2]Paracyclophanes: Application to Stereoselective Sulfenate Salt Alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Foucoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (6), pp.1271 - 1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol800161m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of functionalized alkoxyalkylidene gem-bisphosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (27), pp.6537 - 6543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2008.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicationic Lipophosphoramidates as DNA Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.1604 - 1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bc070089z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective Michael additions to α,β-unsaturated α-sulfinyl phosphonates in the thiolane series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Łyżwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Kwiatkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Mikołajczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Kiełbasiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (3), pp.351 - 355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.11.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status report on organo-metallic beams at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Léhérissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Physics and Nuclear Physics -Beijing-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31, pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Supramolecular Ladderlike Structure Formed by the Auto-Assembly of Benzene-1,3,5-triphosphonic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary B. Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (2), pp.208 - 211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg060813k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of triazolyl-alkylphosphonate starting from ω-azidoalkylphosphonates or ω-alkynylphosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Delain-Bioton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (39), pp.9677 - 9684. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipophosphoramidates as Lipidic Part of Lipospermines for Gene Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.1575-1582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bc070070w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPID AND EFFICIENT ARBUZOV REACTION UNDER MICROWAVE IRRADIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Decreus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 133 (1), pp.209-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426509808032465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Sulfides with a Locked Conformation as Promoters of Catalytic and Asymmetric Sulfonium Ylide Epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Metzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70 (10), pp.4166-4169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo0479260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael addition of phosphorus derivatives on tetraethyl ethylidenediphosphonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Delain-Bioton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (27), pp.6602-6609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2005.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of benzene-1,3,5-tris(methylenephosphonic acid) and guanidinium salt: Single crystal-X-ray characterisation and 31P, solid state NMR investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delain-Bioton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (10), pp.1244-1249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b406938b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and Palladium Catalysed Reaction of Triethyl Phosphite with Aryl Halides under Microwave Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Elbilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (7), pp.436-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3184/030823403103174434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium complex immobilised on zirconium-phosphite: Characterisation by 31P MAS NMR and TEM and behaviour towards reducing agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 659 (1-3), pp.135-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0022-2860(03)00409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal synthesis and crystal structure of two Co phosphonates containing trifunctional phosphonate anions: Co3(O3PCH2NH2CH2PO3)2 and Co3(O3PCH2-NC4H7-CO2)2·5H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vickie Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7, pp.1314-1319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B212266A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-Arylideneisochroman-1,3-Dione under Microwave Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (7), pp.433-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3184/030823403103174425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-association of benzene-1,3,5-tris-(methylenephosphonic acid): Evidence of charge-assisted hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology Section A: Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 389 (PART I), pp.87-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/713738902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Substituted Butenolides. An Undergraduate Organic Laboratory Experiment Utilizing Two 3-Step Preparatory Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (5), pp.654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ed078p654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aldehyde functionalised polyhedral oligomeric silsesquioxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Coupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 7, pp.1123-1127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B100568P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium exchanged zirconium hydrogen phosphate Zr(O3POK)2: a heterogeneous basic catalyst for Knoevenagel reaction without solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fildes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (1), pp.52-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B009199P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration/amine intercalation in Zn(O3PR)–H2O phosphonates: the missing link, X-ray structure of Zn(O3PCH3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bujoli-Doeuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bujoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (6), pp.557-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1466-6049(00)00081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterisation of silanol-functionalised dendrimers †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Coupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.2183-2188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A901962F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct access to layered zirconium-phosphonate materials from dialkylphosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19, pp.1997-1998. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A905354I⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonation of 1,1′-binaphthalene-2,2′-diol (BINOL): synthesis of (R)- and (S )-2,2′-dihydroxy-1,1′-binaphthalene-6,6′-diyldiphosphonic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13, pp.2083-2090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A801522H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct and new convenient oxidation: Synthesis of substituted arylphosphonates from aromatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54 (34), pp.10111-10118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(98)00601-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of highly functionalised dendrimers based on polyhedral silsesquioxane cores †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16, pp.2767-2770. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A801510D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An abnormal reaction of esters of 3-hydroxy-3-methylbutan-2-one. A rapid synthesis of bullatenone and geiparvarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Hachémi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 38 (4), pp.537-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02365-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium complexes supported on hybrid organic-inorganic zirconium phosphite: selectivity in the Heck reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Nechab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Courivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 38 (37), pp.6581-6584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4039(97)01505-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPID AND EFFICIENT PHOSPHONATION OF ARYL HALIDES CATALYSED BY PALLADIUM UNDER MICROWAVES IRRADIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Siméon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 130 (1), pp.59-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426509708033697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic phospholipids for nucleic acid delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21919,1107 +21931,1357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Aug 2024, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene transfer in differentiated HepaRGT cells: Application to the modulation of specific hepatocyte functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coppens-Exandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ouhssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OS04-03 Gene transfer in differentiated HepaRG™ cells: Application to the modulation of specific hepatocyte functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Montier</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of hybrids derived from organic-phosphonic acid with alkaline earth elements (Mg, Ca, Sr, Ba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Letheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, May 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0378-4274(23)00440-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04358374v1</w:t>
+                <w:t xml:space="preserve">hal-05565793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de composés lipidiques pour le transport d’acides nucléiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Le Roux</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of rare-earth free hybrids derived from thianthrene-phosphonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Letheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096709v1</w:t>
+                <w:t xml:space="preserve">hal-05565789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of new series of alkaline earth elements (Mg, Ca, Sr, Ba) correlated metallophosphonates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de composés lipidiques pour le transport d’acides nucléiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, Organic Electronics and Photonics: Fundamentals and Devices III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque IBSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076101v1</w:t>
+                <w:t xml:space="preserve">hal-05096709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis in water under Focussed Microwave Irradiation: a Rapid and Convenient Synthesis of Polyaminopolymethylenephosphonic acids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OS04-03 Gene transfer in differentiated HepaRG™ cells: Application to the modulation of specific hepatocyte functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coppens-Exandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ouhssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international Electronic Conference on Synthetic Organic Chemistry (ECSOC-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. pp.S72-S73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-4274(23)00440-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142740v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM/SEM characterisation of hybrid titanoniobiates used as fillers for thermoplastic nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic studies of new series of alkaline earth elements (Mg, Ca, Sr, Ba) correlated metallophosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Letheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2008, 14th European Microscopy Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, Organic Electronics and Photonics: Fundamentals and Devices III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145457v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status report on organo-metallic beams at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis in water under Focussed Microwave Irradiation: a Rapid and Convenient Synthesis of Polyaminopolymethylenephosphonic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lehérissier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Amine Didi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on ECR Ion Sources and Their Applications : ECRIS 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lanzhou, China. 85-89 Suppl. 1</w:t>
+              <w:t xml:space="preserve">12th international Electronic Conference on Synthetic Organic Chemistry (ECSOC-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00173789v1</w:t>
+                <w:t xml:space="preserve">hal-05142740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TEM/SEM characterisation of hybrid titanoniobiates used as fillers for thermoplastic nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chausson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMC 2008, 14th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status report on organo-metallic beams at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lehérissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Workshop on ECR Ion Sources and Their Applications : ECRIS 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lanzhou, China. 85-89 Suppl. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00173789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High intensity metallic ion beams from an ECR ions source at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lehérissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ion Sources 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Oakland, United States. pp.558-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23029,91 +23291,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of lipidic compounds for nucleic acid delivery - Physico-chemical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23128,51 +23390,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23182,210 +23444,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Phospholipids for pDNA Delivery and Antibacterial Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon-Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 (5-6), pp.754-757, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2014.980410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Stability of O,O -Dialkyl- O -Arylthiophosphate: Evidence of the Formation of O,S -Dialkyl- O -Arylphosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23414,215 +23676,215 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry (ICPC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 (5-6), pp.747-750, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2014.974751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Lipid Domain on the Supramolecular Assemblies of Cationic Lipids. Characterization by Solid-State 31P and 2H NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Grelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry (ICPC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 (5-6), pp.896-898, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2014.974750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23632,51 +23894,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonate-based amphiphiles for nucleic acid delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23699,416 +23961,416 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konstantinos D. Demadis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphonate chemistry, Technology and applications, Synthesis, chemistry and biomedical applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.411-425, 2026, 978-0-443-33374-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-33374-3.00036-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Delivery to the Airways Using Cationic Lipid Nanocomplexes in a Perspective of Cystic Fibrosis Treatment</w:t>
+                <w:t xml:space="preserve">Recent Developments in Phosphonium Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viktor Iaroshenko. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeted Nanosystems for Therapeutic Applications: New Concepts, Dynamic Properties, Efficiency, and Toxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bk-2019-1309.ch002⟩</w:t>
+              <w:t xml:space="preserve">Organophosphorus Chemistry: From Molecules to Applications (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley- VCH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-102, 2019, 978-3-527-33572-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527672240.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079347v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Phosphonium Chemistry</w:t>
+                <w:t xml:space="preserve">Aerosol Delivery to the Airways Using Cationic Lipid Nanocomplexes in a Perspective of Cystic Fibrosis Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organophosphorus Chemistry: From Molecules to Applications (2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527672240.ch2⟩</w:t>
+              <w:t xml:space="preserve">Targeted Nanosystems for Therapeutic Applications: New Concepts, Dynamic Properties, Efficiency, and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1309 (Chapitre 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Sakurai; Marc A. Ilies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-58, 2019, ACS Symposium Series, ISBN13: 9780841233836 ; eISBN: 9780841233744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2019-1309.ch002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980734v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid Phosphonic Acids as Building Blocks for Crystalline Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary B. Hix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ernesto Brunet Jorge L. Colón Abraham Clearfield. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tailored Organic-Inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 9, Wiley-CH, pp.341-393, 2015, 978-1-118-77346-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118792223.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24118,179 +24380,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel branched amphiphilic lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017051129 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODULAR CONSTRUCTION OF LIPOPHOSPHOLIPIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24311,166 +24573,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2012004419 A2. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiophosphoramidates : une nouvelle famille de lipides pour la vectorisation d’acides nucléiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 61/389,959. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId753"/>
+      <w:footerReference w:type="default" r:id="rId756"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24617,51 +24879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jozi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwan Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sahel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-026-03022-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kopilovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04752963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Papin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Figiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domingo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100544" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2241377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio G B Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bauduin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Berthe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Haute" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Manh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.14357" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030581" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mottais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sortino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2021.2012177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Coppens-Exandier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scaviner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03278876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Felix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102435" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01078f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hocquigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02997273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03187829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sevrain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00021G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Beaubras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03947C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02381j" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kouba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111854" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02159971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathamay Basu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901878" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900626" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02129348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth I.P. Delbeke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Everaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900721" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00473d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02302023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sibiril" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique d'Arbonneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118500" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800369" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01806695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delbeke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01354" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01774851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moignic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benvegnu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.03.035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC50N1BK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01887113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC04328K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01744078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16040101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01870421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6030092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01889829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Der Jeught" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Koker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bialkowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Heirman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tjok Joe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01638278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01870417v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6030093" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600362" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624549v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00936" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.219" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Sevrain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubuisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01080J" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bloyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rueff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00823" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01474320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Bouchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguinou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600147" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96ZH5CF8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519104v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I P Delbeke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00241B" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8786" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517791v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Prakash" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00609d" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600613" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3XLH2JS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01330970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajate Consuelo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bouchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.06.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539654v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02512E" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poienar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guesdon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.09.018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGQPWMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sevrain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Haelters" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1217221" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haudebourg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colombani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peuziat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2869" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7B2QGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400841" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGSPX5NB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carmoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Hyde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.04.024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01535909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Le Corre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haelters" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01770F" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01540799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Haddad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.03.093" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZF6DCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092137v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502395s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rueff" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02643H" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537589v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp500807k" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538458v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161125941" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529608v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403103" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC30634787589D846968BB2EED28DEC0D0F884F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S Le Corre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.117" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147748v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon-Gourv&#232;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741160" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070718v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741161" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB27261C" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824987v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201200478" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clarysse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4572" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848879v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40634b" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531060v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42270D" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556843v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chausson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101218" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JXQ1CDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995807v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZGV6FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301187y" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721795v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.12.027" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHKDJN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559108v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.05.014" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97H3RLT0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2MD20207G" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721772v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.07.026" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJWB0MWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559137v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wattraint" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Aubry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarazin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.09.005" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G012THT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294620v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Madec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201150306" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MGX5TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614938v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorilleux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.522639" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577240v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantome" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800911798073069" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754373v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebegue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2010.12.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCSH2V8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753554v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Miramon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yaouanc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.504262" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147551v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.520291" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577011v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0OB00981D" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559125v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB06812E" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720537v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Piere Haelters" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100900" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7N5TT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147525v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.520288" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20202B" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662354v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712798992039" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2B1NCDV0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552337v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200900255" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577325v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Spek" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J. M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Koten" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B923351B" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-66JJ3HPQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577411v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00880J" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4LDS7F1M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577311v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Kamaly" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carmona" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morag H. Oliver" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Jorgensen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2009.12.001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8ZSR8H4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577317v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Picquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900897a" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577409v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Didi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moreau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Elbilali" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Didi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Kaid" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426501003724897" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01579807v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuz&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulea" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500802715528" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01578077v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rumin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Setifi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800804b" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580240v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0410" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF5A10F626088C21FC72CC167856210B7914813/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580233v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Gulea" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500802715585" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525108v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00288.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01578097v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclaire" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3PB4MG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01578094v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B816132C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DZNW2R72-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580241v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900430" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBKX0GPP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580253v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900811k" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580243v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marie" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.08.035" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R747ZSTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580304v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejeune" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700785" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNGC0XS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580466v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Betz" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Yu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reiher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.04.044" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHLT8W2V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580489v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0312-7" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PXF9WBN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580437v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;ment" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701793303" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580382v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delain-Bioton" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270107064098" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32B82502DF510048823C89FD57D62383CE90CDDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580385v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.11.050" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-967T7MXD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518184v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clement" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehn" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700727" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVN2DRNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403363v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652308786070989" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580497v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Dieng" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus Klein Gebbink" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087362" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580438v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Capon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talarmin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701796306" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142701v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701807764" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580434v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cl&#233;ment" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701761300" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580472v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800483" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GQ4G297-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580475v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580460v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Garcia" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800161m" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580463v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Simon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corbel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.04.052" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCD8ZLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581379v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Del&#233;pine" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc070089z" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1RMJ214D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581424v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr &#321;y&#380;wa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jankowiak" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kwiatkowska" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Miko&#322;ajczyk" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kie&#322;basi&#324;ski" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.098" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94QMN016-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581436v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;h&#233;rissier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01581263v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary B. Hix" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Warren" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060813k" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581417v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.024" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QVBXT9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581383v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc070070w" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8158DCN0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141474v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simeon" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Decreus" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808032465" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142610v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davoust" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0479260" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHX0BVK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142645v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Turner" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.04.045" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711628v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delain-Bioton" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b406938b" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9079C964E5E1769F155D26FC986845B7835247/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142569v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sim&#233;on" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maheut" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823403103174434" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711630v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheut" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2860(03)00409-5" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF62PG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142544v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Maclean" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Mckee" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B212266A" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142579v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalid" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823403103174425" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711633v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chardon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713738902" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141684v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liao" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Catel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed078p654" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141675v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Manson" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrison" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Coupar" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Morris" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B100568P" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141660v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fildes" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B009199P" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141537v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bujoli-Doeuff" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00081-7" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141518v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A901962F" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141508v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A905354I" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141502v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A801522H" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141493v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00601-2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48RKKSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141466v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A801510D" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWSHTLNN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139739v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hach&#233;mi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02365-9" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139767v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nechab" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Courivaud" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01505-0" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139749v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509708033697" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096661v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329132v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coppens-Exandier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlach" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ouhssain" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358374v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00440-x" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096709v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142740v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Didi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145457v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173789v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leh&#233;rissier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flambard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012740v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096756v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149450v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980410" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149459v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974751" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123944v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974750" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415528v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33374-3.00036-0" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02079347v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01980734v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Organophosphorus+Chemistry:+From+Molecules+to+Applications-p-9783527335725" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527672240.ch2" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02127158v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118792223.ch9" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532123v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620524v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577436v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jozi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwan Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sahel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-026-03022-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kopilovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04752963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Papin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Figiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domingo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100544" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2241377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio G B Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bauduin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Berthe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Haute" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Manh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.14357" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mottais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030581" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sortino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2021.2012177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Coppens-Exandier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scaviner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01078f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03278876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Felix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hocquigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02997273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03187829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sevrain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00021G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouraoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02381j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Beaubras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03947C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kouba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111854" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02129348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth I.P. Delbeke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Everaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900721" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02159971v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathamay Basu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901878" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00473d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02302023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sibiril" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique d'Arbonneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118500" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800369" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01887113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC04328K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01744078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16040101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01774851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moignic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benvegnu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.03.035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC50N1BK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01806695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delbeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01354" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01870421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6030092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01889829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Der Jeught" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Koker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bialkowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Heirman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tjok Joe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01638278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD2F0139-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01870417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6030093" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Sevrain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.219" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600362" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00936" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubuisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01080J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184726v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bloyet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rueff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00823" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01474320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Bouchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguinou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600147" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96ZH5CF8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539569v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8786" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I P Delbeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00241B" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3XLH2JS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01330970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajate Consuelo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bouchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.06.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Prakash" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00609d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539339v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212048" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02512E" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poienar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guesdon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.09.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGQPWMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539329v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sevrain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Haelters" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1217221" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hernot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212049" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539660v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haudebourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colombani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peuziat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2869" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7B2QGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01535909v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Le Corre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haelters" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01770F" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400841" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGSPX5NB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537615v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carmoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Hyde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.04.024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01540799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Haddad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.03.093" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZF6DCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502395s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532232v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241216v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rueff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02643H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537589v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp500807k" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538458v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161125941" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529608v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403103" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC30634787589D846968BB2EED28DEC0D0F884F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517766v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S Le Corre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.117" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147748v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon-Gourv&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741160" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070718v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741161" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB27261C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824987v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201200478" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848873v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clarysse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4572" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848879v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40634b" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531060v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42270D" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556843v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chausson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101218" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JXQ1CDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147654v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301187y" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995807v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZGV6FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721795v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.12.027" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHKDJN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556890v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2MD20207G" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721772v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.07.026" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJWB0MWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.05.014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97H3RLT0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559137v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wattraint" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Aubry" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarazin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.09.005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G012THT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753554v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Miramon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yaouanc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.504262" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294620v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Madec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201150306" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MGX5TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614938v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorilleux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.522639" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577240v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantome" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800911798073069" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754373v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebegue" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2010.12.010" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCSH2V8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147551v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.520291" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577011v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0OB00981D" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720537v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Piere Haelters" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100900" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7N5TT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559125v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB06812E" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147525v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.520288" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577030v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20202B" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662354v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712798992039" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2B1NCDV0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552337v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200900255" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577311v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Kamaly" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carmona" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morag H. Oliver" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Jorgensen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2009.12.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8ZSR8H4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577325v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Spek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J. M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Koten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B923351B" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-66JJ3HPQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577411v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00880J" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4LDS7F1M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577317v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Picquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900897a" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577409v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Didi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moreau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Elbilali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Didi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Kaid" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426501003724897" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01579807v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuz&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulea" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500802715528" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01578077v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rumin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Setifi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800804b" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580240v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0410" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF5A10F626088C21FC72CC167856210B7914813/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580233v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Gulea" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500802715585" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525108v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00288.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01578097v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclaire" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.12.008" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3PB4MG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01578094v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B816132C" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DZNW2R72-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900430" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBKX0GPP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580253v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900811k" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580243v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.08.035" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R747ZSTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580437v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;ment" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701793303" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580489v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0312-7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PXF9WBN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580304v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejeune" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700785" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNGC0XS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580466v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Betz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Yu" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reiher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.04.044" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHLT8W2V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580385v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.11.050" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-967T7MXD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518184v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clement" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehn" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200700727" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVN2DRNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580382v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delain-Bioton" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270107064098" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32B82502DF510048823C89FD57D62383CE90CDDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403363v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652308786070989" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580497v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Dieng" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus Klein Gebbink" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087362" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580438v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Capon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talarmin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701796306" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142701v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701807764" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580434v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cl&#233;ment" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500701761300" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580472v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800483" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GQ4G297-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580475v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580460v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Garcia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800161m" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580463v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Simon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corbel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.04.052" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTCD8ZLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581379v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Del&#233;pine" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc070089z" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1RMJ214D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581424v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr &#321;y&#380;wa" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jankowiak" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kwiatkowska" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Miko&#322;ajczyk" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kie&#322;basi&#324;ski" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.098" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94QMN016-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581436v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;h&#233;rissier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01581263v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary B. Hix" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Warren" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060813k" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581417v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.024" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QVBXT9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581383v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc070070w" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8158DCN0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141474v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simeon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Decreus" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808032465" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142610v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davoust" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0479260" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHX0BVK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142645v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Turner" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.04.045" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711628v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delain-Bioton" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b406938b" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9079C964E5E1769F155D26FC986845B7835247/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142569v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sim&#233;on" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maheut" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823403103174434" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711630v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheut" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2860(03)00409-5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF62PG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142544v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Maclean" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Mckee" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B212266A" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142579v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalid" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823403103174425" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711633v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chardon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713738902" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141684v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liao" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Catel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed078p654" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141675v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Manson" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrison" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Coupar" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Morris" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B100568P" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141660v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fildes" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B009199P" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141537v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bujoli-Doeuff" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00081-7" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141518v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A901962F" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141508v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A905354I" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141502v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A801522H" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141493v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00601-2" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W48RKKSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141466v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A801510D" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JWSHTLNN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139739v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hach&#233;mi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02365-9" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139767v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nechab" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Courivaud" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01505-0" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139749v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509708033697" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096661v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329132v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coppens-Exandier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlach" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ouhssain" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096709v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358374v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00440-x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142740v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Didi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145457v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173789v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leh&#233;rissier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flambard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012740v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096756v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149450v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980410" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149459v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974751" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123944v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974750" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415528v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33374-3.00036-0" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01980734v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Organophosphorus+Chemistry:+From+Molecules+to+Applications-p-9783527335725" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527672240.ch2" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02079347v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02127158v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118792223.ch9" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532123v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620524v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577436v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>