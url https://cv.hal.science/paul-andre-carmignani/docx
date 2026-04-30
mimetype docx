--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:174.54545454545px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-André CARMIGNANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études aux Universités de Perpignan-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul-Valéry Montpellier III, Paris VII (Institut d'Anglais Charles V) et Paris III-Sorbonne nouvelle, P. Carmignani, Agrégé de l'Université, Docteur de 3e Cycle, Docteur ès Lettres, Professeur de Littérature américaine aux universités de Montpellier III et Perpignan-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a consacré son Doctorat d'Etat à l'écrivain et historien sudiste, Shelby Foote, et bénéficié pour mener ses recherches aux USA d'une bourse d'études Fulbright.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auteur des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes du Delta: Introduction à la fiction sudiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUP, 1997) et de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Foote: Un Sudiste au carré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Belin 1999) ainsi que d'une cinquantaine d'articles sur la fiction, l'imaginaire et les mythes du Nouveau Monde, P. Carmignani a dirigé de multiples publications (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de F. Braudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du Passeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouleversants Voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.) ou contribué à divers ouvrages collectifs (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'Imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Mythes féminins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur d'une quinzaine de colloques internationaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains américains face à la Guerre de Sécession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs: le goût de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans la culture méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-P Sartre: un philosophe dans le sièc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">le) et co-fondateur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils Américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UPV-Montpellier III), il a assuré pendant 20 ans la direction des Presses Universitaires de Perpignan. Il a également créé plusieurs centres de recherches: CERCLA; ERCMAS et le VECT-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe d'accueil qu'il a dirigée jusqu'en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur et responsable du Master &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Hétérologiques du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, P. Carmignani s'est beaucoup investi dans les activités de recherches: il a été successivement responsable de l'Ecole Doctorale 60 '</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, Temps, Société et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">' co-accréditée avec UPV-Montpellier III puis de l'ED 544 &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Méd: Développement et Dynamiques spatiales, transfrontalières et inter-culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;; Directeur du Collège Doctoral de l'UP</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et coordinateur (2006-2008) du Mundus Master &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways in European Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distinctions: Commandeur dans l'Ordre des Palmes Académiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Yoknapatawpha au Mare Nostrum: Itinéraire d'un américaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Héros méconnu du Red Badge of Courage: la langue américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stephen CRANE, 18, pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verbe des eaux : &amp;quot;A Week on the Concord and Merrimack Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et in arcadia ego : H. D. Thoreau, un Transcendantaliste méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Profils Américains, 10, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verbe des eaux : &amp;quot;A Week on the Concord and Merrimack Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Foote : Entre tradition et (post)modernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "USA : Nouvelles voix du Sud après Faulkner", 816, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluences II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, L'Héritage méditerranéen dans la culture anglo-saxonne, 21, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caldwell: entre documentaire, littéraire et imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Erskine CALDWELL, 7, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies méditerranéennes dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, "Méditerranée : Imaginaires de l'espace" - ISSN: 0769-0770, 18, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Red Badge of Courage au &amp;quot;Veteran&amp;quot;: Chronique d'une rédemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Arts, Littératures et Civilisations du Monde Anglophone - ISSN: 1169-2111, 4, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Ulex et Ilex : V. Nabokov en Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, PASSAGES: VOYAGEURS, ECRIVAINS ET INTELLECTUELS EN ROUSSILLON - ISSN: 0769-0770, 14, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'invocation du Sud : La voix dans la fiction Sudiste et l’œuvre de S. Foote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, La Voix dans la fiction américaine contemporaine, (ISSN : 1776-3061, ESSN : 0397-7870) (54), pp.376-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bâton et le glaive : Lecture symbolique d'un conte de N. Hawthorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, N. HAWTHORNE, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following One's Nose: Olfaction in Faulkner's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Special Issue - William Faulkner, XLIII (3), pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Faulkner : À vue de nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Classiques américains: Anciens et nouveaux, 45, pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du Sud d'antan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 281, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Adams et la Guerre de Sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, L'Envers de l'écriture dans L'Education de Henry Adams, 13, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sud historique, Sud mythique, Sud diégétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Le Sud avant Faulkner ISSN : 0575-212, XXVI pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, ASPECTS DE LA NOUVELLE, 4, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan County: Going Back to the Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tombe du tisserand : Hyphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'Imaginaire de l'Espace et du Temps chez les Latins, 5, pp.173-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'imagination créatrice : &amp;quot;La Tombe du Tisserand&amp;quot; de Seumas O'Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Arlette Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Nouvelle de S. Crane : &amp;quot;Mr. Binks aux Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, ASPECTS DE LA NOUVELLE, 4, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bostonians ou la maison divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, Henry JAMES, XV, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive à partir de &amp;quot;Pillar of Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, Shelby FOOTE, IV, pp.135-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCHOS ET VISIONS DE L'ESPRIT DES LIEUX DANS LA CULTURE AMERICAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pluridisciplinaire de Recherches sur l'Imaginaire Appliquées à la Littérature (LAPRIL), Mar 2010, Bordeaux, France. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENCRE NOIRE DE LA MÉLANCOLIE : LA COMPOSANTE HUMORALE DE LA LITTÉRATURE SUDISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"LA MÉLANCOLIE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Peylet - Université de Bordeaux III, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ART DE &amp;quot;S'OCCIDENTER PAR LE SUD&amp;quot; : ÉCRIVAINS AMERICAINS EN ITALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"SUD(S)" - AFEA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2008, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans la culture méditerranéenne: Fragments d'un parcours amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VECT-Mare Nostrum EA 2983, Mar 2006, Perpignan, France. pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MEDITERRANEE A FEU ET A SANG: POÉTIQUE DU RÉCIT DE GUERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA MÉDITERRANÉE À FEU ET À SANG: POÉTIQUE DU RÉCIT DE GUERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani; J-Y Laurichesse; J. Thomas, May 2005, Perpignan &amp; Collioure, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contradiction et de ses modes de résolution dans la culture américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Contradiction” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES - XLIe Congrès, May 2001, Montpellier, France. pp.203-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RYTHMES ET LUMIERES DE LA MEDITERRANEE DANS LA LITTERATURE DU NOUVEAU MONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et Lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani; J.-Y. Laurichesse; J. Thomas, Mar 2003, PERPIGNAN, France. pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée dans la littérature du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani, Y. Laurichesse, J. Thomas, Mar 2002, Université de Perpignan-Via Domitia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ENTRE FÉMININ ET MASCULIN : RÉFLEXIONS SUR LE SUD DES ÉTATS-UNIS ET SA REPRÉSENTATION LITTÉRAIRE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMININ / MASCULIN (SAES-38e Congrès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES - XXXVIIIe Congrès, May 1998, RENNES, France. pp.139-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peau et les os&amp;quot; de G. Hyvernaud: Précis de décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS, LANGAGE, DECHET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Imaginaire (Université Stendhal-Grenoble III), May 2000, Grenoble, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EFFICACE DE L'IRRÉEL: L'IMAGINAIRE, LE SYMBOLIQUE ET LE MYTHIQUE DANS L'INVENTION DU NOUVEAU MONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes des Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAPRIL, Mar 2001, Bordeaux, France. pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. THOREAU : LA NOSTALGIE DE LA METAMORPHOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Création, re-création, Récréation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES - XXXIX Congrès, May 1999, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOÛT / DÉGOÛT DE LA MÉDITERRANÉE DANS LA CULTURE ET LA LITTÉRATURE AMÉRICAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Saveurs, senteurs : le goût de la Méditerranée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani; J.-Y. Laurichesse; J. Thomas, Nov 1997, PERPIGNAN, France. pp.373-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Esprit des lieux et sa représentation dans la littérature et la peinture américaines du XIXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> “L’Esprit des lieux – Rivages et Passages”.(XXXVIIe Congrès de la SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 1997, NICE, France. pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉCRIVAINS AMÉRICAINS FACE À LA GUERRE DE SÉCESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ÉCRIVAINS AMÉRICAINS FACE À LA GUERRE DE SÉCESSION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCLA (UPV-Montpellier III), Mar 1991, Montpellier, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÎLE ET LE TERTRE : ESSAI DE TOPOLOGIE LITTÉRAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de la vie américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 1987, Baume-les-Aix, France. pp.294-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ISLAND AND THE MOUND : AN ESSAY IN LITERARY TYPOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lieux de la vie américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du phonème au mot: L'apprentissage du lexico-grammatical en anglais (Principes théoriques & méthodologiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan, pp.160, 2021, Cahiers de l'Université de Perpignan, Pr. Joan Peytavi, 978-2-35412-441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162290v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclinaisons de la voie: Avoiement, dévoiement, fourvoiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan, pp.109-126, 2006, Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérologies : pour une dé-neutralisation de la critique littéraire et artistique Groupe H3 (Perpignan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. P. Carmignani. Presses Universitaires de Perpignan, 2006, Etudes, P. Carmignani, 2-914518-82-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby FOOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions BELIN, 1998, SHELBY FOOTE - Collection "Voix Américaines", M. Chénetier, 2-7011-2300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PORTES DU DELTA : INTRODUCTION À LA FICTION SUDISTE ET À L'ŒUVRE ROMANESQUE DE SHELBY FOOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan, 1996, Collection "ETUDES", P. Carmignani, 2-908912-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. FOOTE : L'AMOUR EN SAISON SÈCHE (CHRONIQUE DU CRÉPUSCULE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L AMOUR EN SAISION SECHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS RUE D'ULM, pp.16, 2020, 978-2-7288-0619-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Emprise du legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bart le magnifique: Requiem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS RUE D'ULM, pp.16, 2020, COLLECTION VERSIONS FRANCAISES, 978-2-7288-0757-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE NATURA ABSCONDITA NOVI MUNDI OU L'AMERIQUE GRECO-LATINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Courrent; Gh. Jay-Robert; Th. Eloi (VECT-Mare Nostrum EA 2983). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSPORTS Mélanges offerts à Joël Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.511-524, 2012, Collection ETUDES, 978-2-35412-169-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nymphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Dupont &amp; Paul Carmignani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ni ange, ni démon: Figure de la nymphette dans la littérature et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.9-20, 2011, Cahiers de l'Université de Perpignan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EXIL ET ASILE: LES ECRIVAINS «LINGUISTIQUEMENT DELOGES»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXILS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.137-152, 2010, Etudes, 978-2-35412-070-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen CRANE The Red Badge of Courage / La Conquête du courage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pouvelle &amp; J. Demarche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUIDE DE LA LITTERATURE AMERICAINE DES ORIGINES A NOS JOURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ellipses, pp.115-118, 2008, 978-2-7298-3988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck NORRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pouvelle &amp; J.-P. Demarche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUIDE DE LA LITTERATURE AMERICAINE DES ORIGINES A NOS JOURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ELLIPSES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-114, 2008, 978-2-7298-3988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHEOLOGIE DU &amp;quot; TOUT AUTRE &amp;quot; : L'HETEROLOGIE SELON SAINT BATAILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérologies: Pour une dé-neutralisation de la critique littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.73-112, 2006, Collection Etudes, 2-914518-82-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dévoilement de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Amiot - H. Guillaume - P. Carmignani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCLINAISONS DE LA VOIE : AVOIEMENT, DÉVOIEMENT, FOURVOIEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.9-13, 2006, Collection "ETUDES", 2-914518-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AUTOMOBILE DANS LA FICTION AMERICAINE : PIECES DETACHEES ET MORCEAUX CHOISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VECT-Mar Nostrum EA 2983. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTOMOBILE ET LITTERATURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan - Collection ETUDES, pp.121-158, 2005, 2-914518-65-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCAHONTAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre BRUNEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTIONNAIRE DES MYTHES FEMININS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du ROCHER, pp.1572-1579, 2002, 2 268 04383 5 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps impérieux du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Fernand Braudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-182, 2002, 2-917518-02-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIGURES DU PASSEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vect-Mare Nostrum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIGURES DU PASSEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.7-18, 2002, 2-914518-14-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE NOUVEAU MONDE AU MIROIR DE LA MEDITERRANEE : ESSAI DE GEO-POETIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Perpignan (1350-2000) : Tradition humaniste et modernité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.317-329, 2001, 2-908912-90-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouleversants voyages: Itinéraires et transformations (Préambule)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VECT-Mare Nostrum EA 2983. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOULEVERSANTS VOYAGES: ITINÉRAIRES ET TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES DE PERPIGNAN, pp.7-17, 2000, Etudes, 2-908912-83-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INVENTION DU PAYSAGE AMÉRICAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. J. THOMAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTRODUCTION AUX MÉTHODOLOGIES DE L'IMAGINAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIPSES, pp.210-215, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carmignani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Héritage méditerranéen dans la culture anglo-américaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Presses Universitaires de Perpignan, pp.7-17, 1996, Cahiers de l'Université de Perpignan, 978-2-35412-094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Règle à l'Enoncé: Pratique raisonnée du thème grammatical anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Thème grammatical, Université de Perpignan Via Domitia, France. 2024, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ LE LOGOS ET SES AUTRES : DE PLATON À G. BATAILLE ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. “APPROCHES HÉTÉROLOGIQUES DU MONDE ANGLOPHONE”, Université de Perpignan-Via Domitia, France. 2017, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01762963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de la Lettre et Poétique du Littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Approches hétérologiques du monde anglophone, Université de Perpignan-Via Domitia, France. 2017, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INITIATION A LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UPVD - Perpignan, France. 2017, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01767889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système lexico-grammatical anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Système lexico-grammatical anglais, Université de Perpigna-Via Domitia, France. 2017, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES EN MÉDITERRANÉE : À LA DÉCOUVERTE DE LA “PENSÉE MÉRIDIENNE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. VOYAGES EN MÉDITERRANÉE, Université de Perpignan-Via Domitia, France. 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01761049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARCOURS DE L’ESPACE-TEMPS AMÉRICAIN OU L'IMAGINAIRE, LE SYMBOLIQUE ET LE RÉEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Perpignan-Via Domitia, France. 2017, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉFENSE ET ILLUSTRATION DU COMMENTAIRE LITTÉRAIRE SUIVIE DE 14 VARIATIONS SUR LA FICTION AMÉRICAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Littérature américaine, Université de Perpignan-Via Domitia, France. 2015, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes du voyage et Figures du voyageur dans la culture et la littérature du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Trajets et Trajectoires, Université de Perpignan-Via Domitia, France. 2010, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLANNERY O’CONNOR’S COMPLETE STORIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Southern Fiction, Université de Perpignan-Via Domitia, France. 2005, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01762193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PORTRAIT OF A LADY (Henry JAMES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. H. James - The Portrait of a Lady, Université de Perpignan, France. 1999, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01756490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEPHEN CRANE: THE RED BADGE OF COURAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. S. Crane: The Red Badge of Courage, Université de Perpignan, France. 1994, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01759162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Morrison: Beloved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Perpignan-Via Domitia, France. 1993, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POWERS OF THE UNREAL: MYTHS AND IDEOLOGY IN THE USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. L'Imaginaire social aux USA UPVD - Perpignan, France. 1993, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01764647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. FITZGERALD: TENDER IS THE NIGHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. American Fiction, Université Paul-Valéry Montpellier 3, France. 1990, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01761224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. JAMES: THE WINGS OF THE DOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. H. James: The Wings of the Dove, Université de Perpignan, France. 1990, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01758392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Education of Henry Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. The Education of Henry Adams, Universités de Perpignan et de Montpellier III, France. 1989, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faulkner, The Wild Palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. W. Faulkner, The Wild Palms, Université de Perpignan-Via Domitia, France. 1988, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other Voices, Other Rooms by Truman Capote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Littérature américaine, Université de Perpignan-Via Domitia, France. 1988, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McTeague - Frank Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. McTeague by Frank Norris, Université de Perpignan-Via Domitia, France. 1985, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Ellison: Invisible Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. Littérature américaine (CAPES/AGREGATION), Université de Perpignan-Via Domitia, France. 1985, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hemingway: Fiesta/The Sun Also Rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Littérature américaine (CAPES/AGREGATION), Université de Perpigna-Via Domitia, France. 1985, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry JAMES: The Bostonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Préparation Agrégation/Capes, Université de Perpignan-Via Domitia, France. 1984, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faulkner: The Unvanquished</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Université de Perpignan, France. 1983, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Saint 1865 : L'assassinat d'Abraham Lincoln</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mr. BINKS AUX CHAMPS (Étude du congé d'un employé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Shelby Foote, Ecrivain et historien du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ménines : Une déposition symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLINOMEN : Avatars du nom patronymique dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'EXTRAVAGANCE: CONSIDERATIONS RAISONNABLES SUR UNE PRATIQUE QUI NE L'EST POINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPECTS DE L'ANTI-AMERICANISME CONTEMPORAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JORDAN COUNTY : UN PÈLERINAGE AUX SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen CRANE, UN MYSTERE D'HEROISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:174.54545454545px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-André CARMIGNANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études aux Universités de Perpignan-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul-Valéry Montpellier III, Paris VII (Institut d'Anglais Charles V) et Paris III-Sorbonne nouvelle, P. Carmignani, Agrégé de l'Université, Docteur de 3e Cycle, Docteur ès Lettres, Professeur de Littérature américaine aux universités de Montpellier III et Perpignan-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a consacré son Doctorat d'Etat à l'écrivain et historien sudiste, Shelby Foote, et bénéficié pour mener ses recherches aux USA d'une bourse d'études Fulbright.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auteur des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes du Delta: Introduction à la fiction sudiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUP, 1997) et de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Foote: Un Sudiste au carré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Belin 1999) ainsi que d'une cinquantaine d'articles sur la fiction, l'imaginaire et les mythes du Nouveau Monde, P. Carmignani a dirigé de multiples publications (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de F. Braudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du Passeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouleversants Voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.) ou contribué à divers ouvrages collectifs (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'Imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Mythes féminins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur d'une quinzaine de colloques internationaux (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains américains face à la Guerre de Sécession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs: le goût de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans la culture méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-P Sartre: un philosophe dans le sièc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">le) et co-fondateur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils Américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UPV-Montpellier III), il a assuré pendant 20 ans la direction des Presses Universitaires de Perpignan. Il a également créé plusieurs centres de recherches: CERCLA; ERCMAS et le VECT-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe d'accueil qu'il a dirigée jusqu'en 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur et responsable du Master &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Hétérologiques du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, P. Carmignani s'est beaucoup investi dans les activités de recherches: il a été successivement responsable de l'Ecole Doctorale 60 '</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, Temps, Société et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">' co-accréditée avec UPV-Montpellier III puis de l'ED 544 &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Méd: Développement et Dynamiques spatiales, transfrontalières et inter-culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;; Directeur du Collège Doctoral de l'UP</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et coordinateur (2006-2008) du Mundus Master &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways in European Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distinctions: Commandeur dans l'Ordre des Palmes Académiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Yoknapatawpha au Mare Nostrum: Itinéraire d'un américaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Héros méconnu du Red Badge of Courage: la langue américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stephen CRANE, 18, pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verbe des eaux : &amp;quot;A Week on the Concord and Merrimack Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et in arcadia ego : H. D. Thoreau, un Transcendantaliste méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Profils Américains, 10, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Verbe des eaux : &amp;quot;A Week on the Concord and Merrimack Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Foote : Entre tradition et (post)modernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, "USA : Nouvelles voix du Sud après Faulkner", 816, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluences II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, L'Héritage méditerranéen dans la culture anglo-saxonne, 21, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caldwell: entre documentaire, littéraire et imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Erskine CALDWELL, 7, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanies méditerranéennes dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, "Méditerranée : Imaginaires de l'espace" - ISSN: 0769-0770, 18, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Red Badge of Courage au &amp;quot;Veteran&amp;quot;: Chronique d'une rédemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Arts, Littératures et Civilisations du Monde Anglophone - ISSN: 1169-2111, 4, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Ulex et Ilex : V. Nabokov en Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, PASSAGES: VOYAGEURS, ECRIVAINS ET INTELLECTUELS EN ROUSSILLON - ISSN: 0769-0770, 14, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'invocation du Sud : La voix dans la fiction Sudiste et l’œuvre de S. Foote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, La Voix dans la fiction américaine contemporaine, (ISSN : 1776-3061, ESSN : 0397-7870) (54), pp.376-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bâton et le glaive : Lecture symbolique d'un conte de N. Hawthorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, N. HAWTHORNE, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du Sud d'antan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 281, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Adams et la Guerre de Sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, L'Envers de l'écriture dans L'Education de Henry Adams, 13, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following One's Nose: Olfaction in Faulkner's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Special Issue - William Faulkner, XLIII (3), pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Faulkner : À vue de nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Classiques américains: Anciens et nouveaux, 45, pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sud historique, Sud mythique, Sud diégétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Le Sud avant Faulkner ISSN : 0575-212, XXVI pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan County: Going Back to the Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, ASPECTS DE LA NOUVELLE, 4, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tombe du tisserand : Hyphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'Imaginaire de l'Espace et du Temps chez les Latins, 5, pp.173-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'imagination créatrice : &amp;quot;La Tombe du Tisserand&amp;quot; de Seumas O'Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Arlette Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Nouvelle de S. Crane : &amp;quot;Mr. Binks aux Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, ASPECTS DE LA NOUVELLE, 4, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bostonians ou la maison divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, Henry JAMES, XV, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive à partir de &amp;quot;Pillar of Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, Shelby FOOTE, IV, pp.135-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCHOS ET VISIONS DE L'ESPRIT DES LIEUX DANS LA CULTURE AMERICAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pluridisciplinaire de Recherches sur l'Imaginaire Appliquées à la Littérature (LAPRIL), Mar 2010, Bordeaux, France. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENCRE NOIRE DE LA MÉLANCOLIE : LA COMPOSANTE HUMORALE DE LA LITTÉRATURE SUDISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"LA MÉLANCOLIE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Peylet - Université de Bordeaux III, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ART DE &amp;quot;S'OCCIDENTER PAR LE SUD&amp;quot; : ÉCRIVAINS AMERICAINS EN ITALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"SUD(S)" - AFEA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2008, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans la culture méditerranéenne: Fragments d'un parcours amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VECT-Mare Nostrum EA 2983, Mar 2006, Perpignan, France. pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MEDITERRANEE A FEU ET A SANG: POÉTIQUE DU RÉCIT DE GUERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA MÉDITERRANÉE À FEU ET À SANG: POÉTIQUE DU RÉCIT DE GUERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani; J-Y Laurichesse; J. Thomas, May 2005, Perpignan &amp; Collioure, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contradiction et de ses modes de résolution dans la culture américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Contradiction” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES - XLIe Congrès, May 2001, Montpellier, France. pp.203-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RYTHMES ET LUMIERES DE LA MEDITERRANEE DANS LA LITTERATURE DU NOUVEAU MONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et Lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani; J.-Y. Laurichesse; J. Thomas, Mar 2003, PERPIGNAN, France. pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée dans la littérature du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani, Y. Laurichesse, J. Thomas, Mar 2002, Université de Perpignan-Via Domitia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ENTRE FÉMININ ET MASCULIN : RÉFLEXIONS SUR LE SUD DES ÉTATS-UNIS ET SA REPRÉSENTATION LITTÉRAIRE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMININ / MASCULIN (SAES-38e Congrès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES - XXXVIIIe Congrès, May 1998, RENNES, France. pp.139-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peau et les os&amp;quot; de G. Hyvernaud: Précis de décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS, LANGAGE, DECHET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Imaginaire (Université Stendhal-Grenoble III), May 2000, Grenoble, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EFFICACE DE L'IRRÉEL: L'IMAGINAIRE, LE SYMBOLIQUE ET LE MYTHIQUE DANS L'INVENTION DU NOUVEAU MONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes des Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAPRIL, Mar 2001, Bordeaux, France. pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. THOREAU : LA NOSTALGIE DE LA METAMORPHOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Création, re-création, Récréation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES - XXXIX Congrès, May 1999, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOÛT / DÉGOÛT DE LA MÉDITERRANÉE DANS LA CULTURE ET LA LITTÉRATURE AMÉRICAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Saveurs, senteurs : le goût de la Méditerranée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Carmignani; J.-Y. Laurichesse; J. Thomas, Nov 1997, PERPIGNAN, France. pp.373-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Esprit des lieux et sa représentation dans la littérature et la peinture américaines du XIXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> “L’Esprit des lieux – Rivages et Passages”.(XXXVIIe Congrès de la SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 1997, NICE, France. pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉCRIVAINS AMÉRICAINS FACE À LA GUERRE DE SÉCESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ÉCRIVAINS AMÉRICAINS FACE À LA GUERRE DE SÉCESSION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCLA (UPV-Montpellier III), Mar 1991, Montpellier, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÎLE ET LE TERTRE : ESSAI DE TOPOLOGIE LITTÉRAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de la vie américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 1987, Baume-les-Aix, France. pp.294-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ISLAND AND THE MOUND : AN ESSAY IN LITERARY TYPOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lieux de la vie américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du phonème au mot: L'apprentissage du lexico-grammatical en anglais (Principes théoriques & méthodologiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan, pp.160, 2021, Cahiers de l'Université de Perpignan, Pr. Joan Peytavi, 978-2-35412-441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162290v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclinaisons de la voie: Avoiement, dévoiement, fourvoiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan, pp.109-126, 2006, Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérologies : pour une dé-neutralisation de la critique littéraire et artistique Groupe H3 (Perpignan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. P. Carmignani. Presses Universitaires de Perpignan, 2006, Etudes, P. Carmignani, 2-914518-82-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby FOOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions BELIN, 1998, SHELBY FOOTE - Collection "Voix Américaines", M. Chénetier, 2-7011-2300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PORTES DU DELTA : INTRODUCTION À LA FICTION SUDISTE ET À L'ŒUVRE ROMANESQUE DE SHELBY FOOTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan, 1996, Collection "ETUDES", P. Carmignani, 2-908912-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Emprise du legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bart le magnifique: Requiem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS RUE D'ULM, pp.16, 2020, COLLECTION VERSIONS FRANCAISES, 978-2-7288-0757-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. FOOTE : L'AMOUR EN SAISON SÈCHE (CHRONIQUE DU CRÉPUSCULE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L AMOUR EN SAISION SECHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS RUE D'ULM, pp.16, 2020, 978-2-7288-0619-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE NATURA ABSCONDITA NOVI MUNDI OU L'AMERIQUE GRECO-LATINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Courrent; Gh. Jay-Robert; Th. Eloi (VECT-Mare Nostrum EA 2983). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSPORTS Mélanges offerts à Joël Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.511-524, 2012, Collection ETUDES, 978-2-35412-169-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nymphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Dupont &amp; Paul Carmignani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ni ange, ni démon: Figure de la nymphette dans la littérature et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.9-20, 2011, Cahiers de l'Université de Perpignan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EXIL ET ASILE: LES ECRIVAINS «LINGUISTIQUEMENT DELOGES»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXILS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.137-152, 2010, Etudes, 978-2-35412-070-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck NORRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pouvelle &amp; J.-P. Demarche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUIDE DE LA LITTERATURE AMERICAINE DES ORIGINES A NOS JOURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ELLIPSES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-114, 2008, 978-2-7298-3988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen CRANE The Red Badge of Courage / La Conquête du courage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pouvelle &amp; J. Demarche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUIDE DE LA LITTERATURE AMERICAINE DES ORIGINES A NOS JOURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ellipses, pp.115-118, 2008, 978-2-7298-3988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHEOLOGIE DU &amp;quot; TOUT AUTRE &amp;quot; : L'HETEROLOGIE SELON SAINT BATAILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérologies: Pour une dé-neutralisation de la critique littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.73-112, 2006, Collection Etudes, 2-914518-82-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dévoilement de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Amiot - H. Guillaume - P. Carmignani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCLINAISONS DE LA VOIE : AVOIEMENT, DÉVOIEMENT, FOURVOIEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.9-13, 2006, Collection "ETUDES", 2-914518-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AUTOMOBILE DANS LA FICTION AMERICAINE : PIECES DETACHEES ET MORCEAUX CHOISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VECT-Mar Nostrum EA 2983. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTOMOBILE ET LITTERATURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan - Collection ETUDES, pp.121-158, 2005, 2-914518-65-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps impérieux du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Fernand Braudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-182, 2002, 2-917518-02-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIGURES DU PASSEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vect-Mare Nostrum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIGURES DU PASSEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.7-18, 2002, 2-914518-14-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCAHONTAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre BRUNEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTIONNAIRE DES MYTHES FEMININS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du ROCHER, pp.1572-1579, 2002, 2 268 04383 5 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE NOUVEAU MONDE AU MIROIR DE LA MEDITERRANEE : ESSAI DE GEO-POETIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Perpignan (1350-2000) : Tradition humaniste et modernité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.317-329, 2001, 2-908912-90-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouleversants voyages: Itinéraires et transformations (Préambule)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VECT-Mare Nostrum EA 2983. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOULEVERSANTS VOYAGES: ITINÉRAIRES ET TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESSES UNIVERSITAIRES DE PERPIGNAN, pp.7-17, 2000, Etudes, 2-908912-83-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INVENTION DU PAYSAGE AMÉRICAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. J. THOMAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTRODUCTION AUX MÉTHODOLOGIES DE L'IMAGINAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIPSES, pp.210-215, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carmignani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Héritage méditerranéen dans la culture anglo-américaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Presses Universitaires de Perpignan, pp.7-17, 1996, Cahiers de l'Université de Perpignan, 978-2-35412-094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Règle à l'Enoncé: Pratique raisonnée du thème grammatical anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Thème grammatical, Université de Perpignan Via Domitia, France. 2024, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de la Lettre et Poétique du Littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Approches hétérologiques du monde anglophone, Université de Perpignan-Via Domitia, France. 2017, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INITIATION A LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UPVD - Perpignan, France. 2017, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01767889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système lexico-grammatical anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Système lexico-grammatical anglais, Université de Perpigna-Via Domitia, France. 2017, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOYAGES EN MÉDITERRANÉE : À LA DÉCOUVERTE DE LA “PENSÉE MÉRIDIENNE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. VOYAGES EN MÉDITERRANÉE, Université de Perpignan-Via Domitia, France. 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01761049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARCOURS DE L’ESPACE-TEMPS AMÉRICAIN OU L'IMAGINAIRE, LE SYMBOLIQUE ET LE RÉEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Perpignan-Via Domitia, France. 2017, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ LE LOGOS ET SES AUTRES : DE PLATON À G. BATAILLE ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. “APPROCHES HÉTÉROLOGIQUES DU MONDE ANGLOPHONE”, Université de Perpignan-Via Domitia, France. 2017, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01762963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉFENSE ET ILLUSTRATION DU COMMENTAIRE LITTÉRAIRE SUIVIE DE 14 VARIATIONS SUR LA FICTION AMÉRICAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Littérature américaine, Université de Perpignan-Via Domitia, France. 2015, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes du voyage et Figures du voyageur dans la culture et la littérature du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Trajets et Trajectoires, Université de Perpignan-Via Domitia, France. 2010, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLANNERY O’CONNOR’S COMPLETE STORIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Southern Fiction, Université de Perpignan-Via Domitia, France. 2005, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01762193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PORTRAIT OF A LADY (Henry JAMES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. H. James - The Portrait of a Lady, Université de Perpignan, France. 1999, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01756490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEPHEN CRANE: THE RED BADGE OF COURAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. S. Crane: The Red Badge of Courage, Université de Perpignan, France. 1994, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01759162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Morrison: Beloved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Perpignan-Via Domitia, France. 1993, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POWERS OF THE UNREAL: MYTHS AND IDEOLOGY IN THE USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. L'Imaginaire social aux USA UPVD - Perpignan, France. 1993, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01764647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. FITZGERALD: TENDER IS THE NIGHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. American Fiction, Université Paul-Valéry Montpellier 3, France. 1990, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01761224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. JAMES: THE WINGS OF THE DOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. H. James: The Wings of the Dove, Université de Perpignan, France. 1990, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01758392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Education of Henry Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. The Education of Henry Adams, Universités de Perpignan et de Montpellier III, France. 1989, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faulkner, The Wild Palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. W. Faulkner, The Wild Palms, Université de Perpignan-Via Domitia, France. 1988, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other Voices, Other Rooms by Truman Capote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Littérature américaine, Université de Perpignan-Via Domitia, France. 1988, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McTeague - Frank Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. McTeague by Frank Norris, Université de Perpignan-Via Domitia, France. 1985, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Ellison: Invisible Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. Littérature américaine (CAPES/AGREGATION), Université de Perpignan-Via Domitia, France. 1985, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hemingway: Fiesta/The Sun Also Rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Littérature américaine (CAPES/AGREGATION), Université de Perpigna-Via Domitia, France. 1985, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry JAMES: The Bostonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Préparation Agrégation/Capes, Université de Perpignan-Via Domitia, France. 1984, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faulkner: The Unvanquished</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Université de Perpignan, France. 1983, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Saint 1865 : L'assassinat d'Abraham Lincoln</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mr. BINKS AUX CHAMPS (Étude du congé d'un employé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Shelby Foote, Ecrivain et historien du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ménines : Une déposition symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLINOMEN : Avatars du nom patronymique dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'EXTRAVAGANCE: CONSIDERATIONS RAISONNABLES SUR UNE PRATIQUE QUI NE L'EST POINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPECTS DE L'ANTI-AMERICANISME CONTEMPORAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JORDAN COUNTY : UN PÈLERINAGE AUX SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen CRANE, UN MYSTERE D'HEROISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Carmignani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Arlette Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162290v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adroher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pollock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=6507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01762963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01767889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01761049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01762193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01756490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01759162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01764647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01761224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01758392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003101v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Crane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Carmignani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Arlette Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162290v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adroher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pollock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=6507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01767889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01761049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01762963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01762193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01756490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01759162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01764647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01761224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01758392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003101v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Crane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>