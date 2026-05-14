--- v0 (2026-03-17)
+++ v1 (2026-05-14)
@@ -72,3558 +72,3558 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie est-elle naturalisable ? Can Life be naturalized?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, vol. 77 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On biological individuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Young Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12064-020-00329-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">we bergsonians: the kyoto manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie During</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parrhesia : A Journal of Critical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We Bergsonians: The Kyoto Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parrhesia : A Journal of Critical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.17-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry breaking and functional incompleteness in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodan Perović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Korenić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Ćirković</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2019.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From physical to biological individuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Young Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a theory of organisms: Three founding principles in search of a useful integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Montévil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "From the century of the genome to the century of the organism: New theoretical approaches", a Special issue, 122 (1), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413497v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended physics as theoretical framework for system biology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.348-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Power to Biopower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the studies of humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (6), pp.259-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On gene's action and reciprocal causation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du vivant et phénoménologie de la vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 14, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00624028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect et inviolabilité du corps humain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.239-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On physicalism and downward causation in developmental and cancer biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnenschein Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.257-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicalism and downward causation in developmental and cancer biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), p. 257-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergson en bataille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 732, pp.356-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire, une approche interdisciplinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gandolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie Géologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the concept of &amp;quot;Human species&amp;quot; as a political norm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Halym Academy of Sciences, South Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.201-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From an Immanentist to an Emergentist approache to Evolution : Between Bergson and Darwin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SubStance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114, Vol. 36 (3), pp.42-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Pearson, Bergson and the Adventure of Virtual.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (Issue 1), pp.117-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00506239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Pearson , Bergson and the adventure of Virtual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (1), pp.117-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'immanence de l'élan vital à l'émergence de la vie&amp;quot; in Bergson et la science.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales bergsoniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the bergsonian critic of sensations measurement still a topic today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthesis philosophica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.161-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eugénisme est-il un crime contre l'humanité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le Mal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9-10, pp.161-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of Consciousness and Evolution of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Language Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120 (N°5), pp.1156-1167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00715018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérations épistémologiques sur les cercles vicieux épigénétiques du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 198 (3), pp.293-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la critique de la mesure des sensations au problème philosophique de la liberté humaine. Réflexions autour de l'actualité de l'Essai sur les données immédiates de la conscience d'Henri Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (4), pp.463-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’actuel/virtuel à la vie chez Bergson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets Vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, 2023, Art Esthetique Philosophie, 886976365X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is biological normativity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canguilhem and Continental philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2023, 978-3-031-20528-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20529-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Bergsonians: The Kyoto Manifesto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yasushi Hirai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergson's Scientific Metaphysics: Matter and Memory Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, pp.223-242, 2023, 9781350341975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secret Connection Between the Dualities Actual/Virtual, and Intelligence/Intuition in Bergson's Metaphysics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergson's Scientific Metaphysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781350341975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la finalité organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions matériologiques, 2023, 978-2-37361-376-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">philosopher avec les sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaphysique et Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2022, 9791037013415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration and Becoming in Bergson's metaphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Einstein vs. Bergson An Enduring Quarrel on Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, 2021, 9783110753707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110753707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie de la vie de Bergson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’évolution, Nietzsche, Bergson, Dewey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, 2020, 978-2-7116-2928-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterritorialisation and Creative Involution: A Note on Guattari and Deleuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edinburgh University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deleuze and Evolutionary Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781474430517-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vital comme catégorie relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le vitalisme, Pascal Nouvel, editeur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.191-201, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire critique du troisième chapitre de L'évolution créatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution créatrice de Bergson, A. François (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.175-250, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to Evolution : Spencer's Evolutionism, Bergsonism, and Complexity Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith-Ansell Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vaughan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The History of Continental Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acumen, pp.347-381, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00594574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une harmonie en arrière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Worms, Fagot, Largeault éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Bergsoniennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.132-145, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une harmonie en arrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Bergsoniennes IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.132-145., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00714998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to Evolution: Spencer's Evolutionism, Bergsonism, and Complexity Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith-Ansell Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vaughan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The History of Continental Philosophy, volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acumen, pp.347-381, 2009, 9780226740461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité, sophistication, émergence en biologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Henri Atlan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.15-174, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00506235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité, sophistication, émergence en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déterminismes et complexités : du physique à l'éthique. Autour d'Henri Atlan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de Cerizy, La découverte, pp.159-174, 2008, 9782707150905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de constructible constructibilité en philosophie politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peurs et risques contemporains. Une approche pluridisciplinaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00628174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioethics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fagot-Largeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Developments in Bioethics, Vol 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers,, pp.183-210., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715088v1</w:t>
-              </w:r>
-[...2059 lines deleted...]
-                <w:t xml:space="preserve">halshs-00714985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4635,51 +4635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051218v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20529-3_11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474430517-007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith-Ansell Pearson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vaughan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Young Hwang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00329-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Perovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Koreni&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#262;irkovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2019.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00714937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnenschein Carlos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Miquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051245v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Young Hwang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00329-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Perovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Koreni&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#262;irkovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2019.02.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413497v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mont&#233;vil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.07.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00714937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Soto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnenschein Carlos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20529-3_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753707" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474430517-007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith-Ansell Pearson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vaughan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>