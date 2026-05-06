--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -106,498 +106,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the U Pb dates of sedimentary phosphates: A complex example from the Upper Cretaceous-Lower Paleogene series in northwestern Morocco</w:t>
+                <w:t xml:space="preserve">Highlighting the role of artillery from Massalia Archaeometric study of basalt catapult balls discovered in Mediterranean Gaul (Late 3 rd -1 st century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Dominic Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Séranne</w:t>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radouan El Bamiki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 661, pp.122178. </w:t>
+              <w:t xml:space="preserve">BABesch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99, pp.131-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2143/BAB.99.0.3293142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04582498v1</w:t>
+                <w:t xml:space="preserve">hal-04807542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deformed alkaline Balda granite (Northern Cameroon): A witness of back-arc basin in the northern part of Central African Orogenic Belt</w:t>
+                <w:t xml:space="preserve">Deciphering the U Pb dates of sedimentary phosphates: A complex example from the Upper Cretaceous-Lower Paleogene series in northwestern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubakar Bello</w:t>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Dawaï</w:t>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Irene Martinez Dopico</w:t>
+                <w:t xml:space="preserve">Radouan El Bamiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 410, pp.107490. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 661, pp.122178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751379v1</w:t>
+                <w:t xml:space="preserve">insu-04582498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of artillery from Massalia Archaeometric study of basalt catapult balls discovered in Mediterranean Gaul (Late 3 rd -1 st century BC)</w:t>
+                <w:t xml:space="preserve">The deformed alkaline Balda granite (Northern Cameroon): A witness of back-arc basin in the northern part of Central African Orogenic Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Vallières</w:t>
+                <w:t xml:space="preserve">Aboubakar Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
+                <w:t xml:space="preserve">Daouda Dawaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Antonio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Irene Martinez Dopico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BABesch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99, pp.131-162. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.107490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/BAB.99.0.3293142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807542v1</w:t>
+                <w:t xml:space="preserve">hal-04751379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic susceptibility controlled by climate-driven weathering intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul YJ Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouan El Bamiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,472 +776,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “West Africa in Rodinia: High quality paleomagnetic pole from the ~860 Ma Manso dyke swarm (Ghana)” [Gondwana Res. 94 (2021) 28–43]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unraveling one billion years of geological evolution of the southeastern Amazonia Craton from detrital zircon analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
+                <w:t xml:space="preserve">Francesco Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Rousse</w:t>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anani Ayite</w:t>
+                <w:t xml:space="preserve">Lívia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95, pp.10-13. </w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751388v1</w:t>
+                <w:t xml:space="preserve">insu-03201538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling one billion years of geological evolution of the southeastern Amazonia Craton from detrital zircon analyses</w:t>
+                <w:t xml:space="preserve">PM2.5 Magnetic Properties in Relation to Urban Combustion Sources in Southern West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+                <w:t xml:space="preserve">Aruã da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Narduzzi</w:t>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lívia Teixeira</w:t>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Da Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101202⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12040496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03201538v2</w:t>
+                <w:t xml:space="preserve">hal-03207750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5 Magnetic Properties in Relation to Urban Combustion Sources in Southern West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aruã da Silva Leite</w:t>
+                <w:t xml:space="preserve">Corrigendum to “West Africa in Rodinia: High quality paleomagnetic pole from the ~860 Ma Manso dyke swarm (Ghana)” [Gondwana Res. 94 (2021) 28–43]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Léon</w:t>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ivan Ferreira Da Trindade</w:t>
+                <w:t xml:space="preserve">Anani Ayite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.496. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12040496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207750v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh or balmy weathering conditions onto the first continent surface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1288,103 +1288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West Africa in Rodinia: High quality paleomagnetic pole from the ~ 860 Ma Manso dyke swarm (Ghana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anani Ayite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94, pp.28-43. </w:t>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. d'Agrella-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1556,64 +1556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New high-quality paleomagnetic data from the Borborema Province (NE Brazil): Refinement of the APW path of Gondwana in the Early Cambrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turmoil before the boring billion: Paleomagnetism of the 1880–1860 Ma Uatumã event in the Amazonian craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel d'Agrella-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,64 +1988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Souza d'Agrella-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Bispo-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (2), pp.275-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Irène Martinez Dopico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica López de Luchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Franceschinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew Domeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2370,51 +2370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic reassessment on the Permian-Triassic Menucos Complex, North Patagonian Massif (Rio Negro Province, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Irène Martinez Dopico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Rapalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Irène Martinez Dopico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica López de Luchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Franceschinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2603,51 +2603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thellier-Multispecimen-Triaxe: Which method for which kind of samples?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,265 +2679,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving uncertainties in Neoproterozoic paleogeographic reconstructions: the key to understanding the links between the Earth's outer and inner envelopes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Paleomagnetism of the 860 Ma Manso dyke swarm, West Africa: implications for the assembly of Rodinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Ayite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14668⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03669236v1</w:t>
+                <w:t xml:space="preserve">insu-03669238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetism of the 860 Ma Manso dyke swarm, West Africa: implications for the assembly of Rodinia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Solving uncertainties in Neoproterozoic paleogeographic reconstructions: the key to understanding the links between the Earth's outer and inner envelopes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669238v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2949,277 +2949,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two carbonatites: Comparative paleomagnetism of the Ediacaran Fen and Alnö complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary paleomagnetic results and geochronology of the ~535-520 Ma Parauapebas dyke swarm, Amazonia: testing an unstable geodynamo or corrupted data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Tonti-Filippini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bjarne Almqvist</w:t>
+                <w:t xml:space="preserve">Romário Almeida de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Castle Meeting - New Trends on Paleo, Rock and Environmental Magnetism Utrecht, Netherlands 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751546v1</w:t>
+                <w:t xml:space="preserve">hal-04751532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary paleomagnetic results and geochronology of the ~535-520 Ma Parauapebas dyke swarm, Amazonia: testing an unstable geodynamo or corrupted data?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A tale of two carbonatites: Comparative paleomagnetism of the Ediacaran Fen and Alnö complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Tonti-Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Domeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leandro Gallo</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Dahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romário Almeida de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Trindade</w:t>
+                <w:t xml:space="preserve">Bjarne Almqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Castle Meeting - New Trends on Paleo, Rock and Environmental Magnetism Utrecht, Netherlands 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751532v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock magnetic cyclostratigraphy of the Ediacaran-Cambrian Tagatiya-Guazu Formation, Paraguay</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Temporim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biennial Meeting of Latinmag, Rio de Janeiro, Brazil, 12-17 nov.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rio de janeiro, Brazil</w:t>
@@ -3362,51 +3362,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetism and petrogenesis of Paleoproterozoic units from the Uatumã event in the northern Amazonian Craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paleontology. Université Paul Sabatier - Toulouse III, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU30042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3602,51 +3602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04582498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan El Bamiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Bello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Irene Martinez Dopico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Valli&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BAB.99.0.3293142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789430v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul YJ Antonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Trindade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Ayite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.03.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201538v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Narduzzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Teixeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.02.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y.J. Antonio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. d'Agrella-Filho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giacomini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brandt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tohver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106243" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel d'Agrella-Filho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751425v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Souza d'Agrella-Filho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Bispo-Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889201620160055" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rapalini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ir&#232;ne Martinez Dopico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica L&#243;pez de Luchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Franceschinis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trindade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Temporim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14668" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13336" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tonti-Filippini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Dahlgren" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Almqvist" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;rio Almeida de Souza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531494v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Valli&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BAB.99.0.3293142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04582498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan El Bamiki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Bello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Irene Martinez Dopico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107490" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789430v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul YJ Antonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201538v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Narduzzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Trindade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Ayite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.03.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.02.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y.J. Antonio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. d'Agrella-Filho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nedelec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giacomini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brandt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tohver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106243" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel d'Agrella-Filho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751425v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Souza d'Agrella-Filho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Bispo-Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889201620160055" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rapalini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ir&#232;ne Martinez Dopico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica L&#243;pez de Luchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Franceschinis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trindade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Temporim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13336" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14668" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;rio Almeida de Souza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Tonti-Filippini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Dahlgren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Almqvist" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531494v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>