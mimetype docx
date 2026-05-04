--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -749,200 +749,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet médical, cauchemar sanitaire : les hôpitaux militaires français comme milieux de savoir (Italie, 1796-1801)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, III-10, pp.217-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130624v1</w:t>
+                <w:t xml:space="preserve">hal-03663024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet médical, cauchemar sanitaire : les hôpitaux militaires français comme milieux de savoir (Italie, 1796-1801)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, III-10, pp.217-247. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663024v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Salvadori, Laurent-Henri Vignaud, Antivax. La résistance aux vaccins du xviiie</w:t>
               </w:r>
@@ -1729,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21721" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tinland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21721" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tinland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>