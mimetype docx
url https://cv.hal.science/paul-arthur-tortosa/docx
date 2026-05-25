--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -450,248 +450,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical inquiries, social sciences surveys</w:t>
+                <w:t xml:space="preserve">Enquêtes médicales (XIX-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cavalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, pp.113-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hms.4870⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.4357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619866v1</w:t>
+                <w:t xml:space="preserve">hal-03620074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêtes médicales (XIX-XXIe siècle)</w:t>
+                <w:t xml:space="preserve">Medical inquiries, social sciences surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, pp.9-21. </w:t>
+              <w:t xml:space="preserve">, 2022, 19, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.4357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hms.4870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620074v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moustiques, les puces et le fer : une histoire sanitaire du siège de Mantoue (1796-1797)</w:t>
               </w:r>
@@ -1729,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21721" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tinland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21721" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tinland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>