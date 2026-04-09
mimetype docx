--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1624,269 +1624,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flood simulation errors show an unexpected seasonal trend: results obtained on a set of 229 catchments and 11,054 flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395824v1</w:t>
+                <w:t xml:space="preserve">hal-03265998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood simulation errors show an unexpected seasonal trend: results obtained on a set of 229 catchments and 11,054 flood events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265998v1</w:t>
+                <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added value of rainfall intensity to improve simulation of summer floods over France</w:t>
               </w:r>
@@ -3060,51 +3060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37A271D9"/>
+    <w:nsid w:val="2D021194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3291,51 +3291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-astagneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6688-5783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268455112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Astagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R Wood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5695-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04028903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-astagneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6688-5783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268455112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Astagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R Wood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5695-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04028903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>