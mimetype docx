--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -165,925 +165,1059 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bias adjustment strategy on ensemble projections of hydrological extremes</w:t>
+                <w:t xml:space="preserve">Cheeky Cheating or a Sensible Strategy? ‘Sweep Parameters’ in Bucket‐Type Hydrological Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Astagneau</w:t>
+                <w:t xml:space="preserve">Franziska Clerc-Schwarzenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul R Wood</w:t>
+                <w:t xml:space="preserve">Paul Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Eduardo Muñoz Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Kotlarski</w:t>
+                <w:t xml:space="preserve">Ilja van Meerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
+                <w:t xml:space="preserve">Jan Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (20), pp.5695-5718. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-5695-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.70375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350349v1</w:t>
+                <w:t xml:space="preserve">hal-05612300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the structure of a hydrological model to forecast catchment response to intense rainfall</w:t>
+                <w:t xml:space="preserve">Impact of bias adjustment strategy on ensemble projections of hydrological extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Paul C Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Raul R Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Kotlarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2341027⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (20), pp.5695-5718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-5695-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572631v1</w:t>
+                <w:t xml:space="preserve">hal-05350349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-time-dependent calibration of a flood forecasting model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving the structure of a hydrological model to forecast catchment response to intense rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2341027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04717741v1</w:t>
+                <w:t xml:space="preserve">hal-04572631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead-time-dependent calibration of a flood forecasting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.132119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03710678v1</w:t>
+                <w:t xml:space="preserve">hal-04717741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment response to intense rainfall: Evaluating modelling hypotheses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766391v1</w:t>
+                <w:t xml:space="preserve">hal-03710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does a parsimonious model fail to simulate floods? Learning from the seasonality of model bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Catchment response to intense rainfall: Evaluating modelling hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1923720⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (8), pp.e14676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271359v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When does a parsimonious model fail to simulate floods? Learning from the seasonality of model bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (8), pp.1288-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1923720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Technical note: Hydrology modelling R packages – a unified analysis of models and practicalities from a user perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H. A. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Parajka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (7), pp.3937-3973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-25-3937-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1093,1027 +1227,1027 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la structure d'un modèle hydrologique pour prévoir la réaction des bassins versants soumis à de fortes intensités de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des intensités de pluies dans les modèles de prévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the parameters of a flood forecasting model: with or without updating procedures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the information on rainfall intensities to represent the variability in time of dominant processes in a hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On parameter instability in model building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood simulation errors show an unexpected seasonal trend: results obtained on a set of 229 catchments and 11,054 flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added value of rainfall intensity to improve simulation of summer floods over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First OZCAR TERENO international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise J. Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Harrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IUGG General Assembly IUGG2019 International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2123,279 +2257,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) -Prévision des crues et inondations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2405,383 +2539,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des crues de juillet 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Piazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2791,100 +2925,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes d’amélioration de la généralité et de l’efficacité d’un modèle opérationnel de prévision des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Sorbonne Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022SORUS486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04028903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2894,105 +3028,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrological modelling R packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrology. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3060,51 +3194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D021194"/>
+    <w:nsid w:val="04C9AE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3291,51 +3425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-astagneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6688-5783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268455112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Astagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R Wood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5695-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04028903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-astagneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6688-5783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268455112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Clerc-Schwarzenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Astagneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mu&#241;oz Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Seibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70375" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Astagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul R Wood" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5695-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04028903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS486" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>