--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -368,230 +368,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
+                <w:t xml:space="preserve">A new workflow for mapping dune features (outline, crestline and defects) combining deep learning and skeletonization from DEM-derived data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Chourio‐camacho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Jimmy Daynac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Bessin</w:t>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Shumack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3640⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 463, pp.109369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626073v1</w:t>
+                <w:t xml:space="preserve">hal-04667722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinematic significance of subglacial bedforms and their use in palaeo-glaciological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -602,187 +598,191 @@
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 626, pp.118510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new workflow for mapping dune features (outline, crestline and defects) combining deep learning and skeletonization from DEM-derived data</w:t>
+                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Daynac</w:t>
+                <w:t xml:space="preserve">Diana Chourio‐camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Shumack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 463, pp.109369. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667722v1</w:t>
+                <w:t xml:space="preserve">hal-04626073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New metrics reveal the evolutionary continuum behind the morphological diversity of subglacial bedforms</w:t>
               </w:r>
@@ -1026,295 +1026,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Holocene banner bank controlled by morphodynamics and structural setting of a macrotidal coast: Saint-Brieuc Bay (NW-Europe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Lambert</w:t>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101183⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.2889-2916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186763v1</w:t>
+                <w:t xml:space="preserve">hal-03414907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+                <w:t xml:space="preserve">Evolution of a Holocene banner bank controlled by morphodynamics and structural setting of a macrotidal coast: Saint-Brieuc Bay (NW-Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (6), pp.2889-2916. </w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.101183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414907v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
@@ -1545,351 +1545,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03231747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene-Quaternary slow coastal uplift of Western Europe through the perspective of sequences of strandlines from the Cotentin Peninsula (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Planation surfaces as a record of mantle dynamics: The case example of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jara-Muñoz</w:t>
+                <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Gelder</w:t>
+                <w:t xml:space="preserve">Guillaume Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robertson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Meschis</w:t>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53, pp.82-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696478v1</w:t>
+                <w:t xml:space="preserve">insu-01534695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planation surfaces as a record of mantle dynamics: The case example of Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neogene-Quaternary slow coastal uplift of Western Europe through the perspective of sequences of strandlines from the Cotentin Peninsula (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">J. Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Simon</w:t>
+                <w:t xml:space="preserve">G. de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Bessin</w:t>
+                <w:t xml:space="preserve">J. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">M. Meschis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53, pp.82-98. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 303, pp.338 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534695v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of vertical movement of low elevation topography combining a new compilation of global sea-level curves and scattered marine deposits (Armorican Massif, western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Massif armoricain après l’orogenèse varisque : Le relief du Massif armoricain : 200 Ma d'histoire géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 233, pp.5-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2286,64 +2286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planation surfaces of the Armorican Massif (western France): denudation chronology of a Mesozoic land surface twice exhumed in response to relative crustal movements between Iberia and Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schrötter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,77 +2461,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEPM International Sedimentary Geosciences Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Sedimentary Geology (SEPM), May 2024, Flagstaff (Arizona), United States. </w:t>
@@ -2694,90 +2694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically dunes mapping and morphometric analysis using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Daynac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2863,51 +2863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF 2022 - XVIIIème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
@@ -3055,424 +3055,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie prédictive semi-automatique des horizons d'altération au sein des roches plutoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baptiste</w:t>
+                <w:t xml:space="preserve">Construction de cartes de routage sédimentaire dans le cadre d'une approche « source-to-sink » en contexte anorogénique: l'exemple de la France au Paléogène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352249v1</w:t>
+                <w:t xml:space="preserve">hal-03587812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de cartes de routage sédimentaire dans le cadred’une approche « source-to-sink » en contexte anorogénique:l’exemple de la France au Paléogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Cartes paléo-géologiques S2S de l'Europe de l'ouest à l'Yprésien (52 Ma) et au Bartonien (40 Ma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.512</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03521333v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme de Wheeler Source to Sink appliqué à l’orogenèse pyrénéenne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+                <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Calassou</w:t>
+                <w:t xml:space="preserve">Grimaud Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.655</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03522627v1</w:t>
+                <w:t xml:space="preserve">hal-03589498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de cartes de routage sédimentaire dans le cadre d'une approche « source-to-sink » en contexte anorogénique: l'exemple de la France au Paléogène.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Construction de cartes de routage sédimentaire dans le cadred’une approche « source-to-sink » en contexte anorogénique:l’exemple de la France au Paléogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,323 +3501,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587812v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03521333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes paléo-géologiques S2S de l'Europe de l'ouest à l'Yprésien (52 Ma) et au Bartonien (40 Ma)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Cartographie prédictive semi-automatique des horizons d'altération au sein des roches plutoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.654</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587784v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Bessin</w:t>
+                <w:t xml:space="preserve">Diagramme de Wheeler Source to Sink appliqué à l’orogenèse pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">Sylvain Calassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589498v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03522627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du système « Source-to-sink » péri-Pyrénéen</w:t>
               </w:r>
@@ -3838,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.659</w:t>
@@ -3905,929 +3905,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03523110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think objects, not pixels! Semi-automated object-based analysis forgeomorphic identification and mapping from digital elevation data: the case of planation surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DENUDATION HISTORY OF THE FRENCH MASSIF CENTRAL: NEW INSIGHTS FROM THERMOCHRONOLOGY, BASEMENT-BASIN CROSS-SECTIONS AND SEMI-AUTOMATED PLANATION SURFACES MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Cadre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Sédimentologistes Français. 17ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France. pp.76</w:t>
+              <w:t xml:space="preserve">17e congrès français de sédimentologie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02425403v1</w:t>
+                <w:t xml:space="preserve">insu-02425397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENUDATION HISTORY OF THE FRENCH MASSIF CENTRAL: NEW INSIGHTS FROM THERMOCHRONOLOGY, BASEMENT-BASIN CROSS-SECTIONS AND SEMI-AUTOMATED PLANATION SURFACES MAPPING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Think objects, not pixels! Semi-automated object-based analysis forgeomorphic identification and mapping from digital elevation data: the case of planation surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Francois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katherine Kravitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e congrès français de sédimentologie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France. pp.12</w:t>
+              <w:t xml:space="preserve">Association des Sédimentologistes Français. 17ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France. pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02425397v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations fluides-fracturation en contexte d’extension: exemple des minéralisations à Baryte du Bassin Aquitain au Jurassique supérieur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Lenoir</w:t>
+                <w:t xml:space="preserve">Late Cretaceous to early Paleogene deformations in the western part of the Eurasian plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.705</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02425386v1</w:t>
+                <w:t xml:space="preserve">insu-01915827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cretaceous to early Paleogene deformations in the western part of the Eurasian plate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasseur</w:t>
+                <w:t xml:space="preserve">Relations fluides-fracturation en contexte d’extension: exemple des minéralisations à Baryte du Bassin Aquitain au Jurassique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.36</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01915827v1</w:t>
+                <w:t xml:space="preserve">insu-02425386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CENOZOIC DEFORMATION TIMING AND REGIME OF THE ARMORICAN MASSIF (WESTERN FRANCE): NEW INSIGHTS FROM A REPROCESSED HIGH RESOLUTION SEISMIC PROFILE (RENNES BASIN)</w:t>
+                <w:t xml:space="preserve">QUANTIFICATION OF VERTICAL MOVEMENT OF LOW ELEVATION TOPOGRAPHY COMBINING A NEW COMPILATION OF GLOBAL SEALEVEL CURVES AND SCATTERED MARINE DEPOSITS (ARMORICAN MASSIF, WESTERN FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.99</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01717996v1</w:t>
+                <w:t xml:space="preserve">insu-01717994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIFICATION OF VERTICAL MOVEMENT OF LOW ELEVATION TOPOGRAPHY COMBINING A NEW COMPILATION OF GLOBAL SEALEVEL CURVES AND SCATTERED MARINE DEPOSITS (ARMORICAN MASSIF, WESTERN FRANCE)</w:t>
+                <w:t xml:space="preserve">CENOZOIC DEFORMATION TIMING AND REGIME OF THE ARMORICAN MASSIF (WESTERN FRANCE): NEW INSIGHTS FROM A REPROCESSED HIGH RESOLUTION SEISMIC PROFILE (RENNES BASIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schrötter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.98</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01717994v1</w:t>
+                <w:t xml:space="preserve">insu-01717996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of low elevation relief vertical movements from global sea level curves and scattered marine deposits (Armorican Massif, France)</w:t>
+                <w:t xml:space="preserve">QUANTICATION OF VERTICAL MOVEMENT OF LOW ELEVATION TOPOGRAPHY FROM A NEW COMPILATION OF SEA-LEVEL CURVES AND SCATTERED MARINE DEPOSITS (ARMORICAN MASSIF, WESTERN FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-11704</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01381338v1</w:t>
+                <w:t xml:space="preserve">insu-01406445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SOURCE TO SINK MEASUREMENT METHOD IN ANOROGENIC SETTINGS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.89</w:t>
@@ -4856,64 +4860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déformations de très grande longueurd’onde (x1000 km) en Europe de l’Ouest auPaléogène, conséquence sur l’aplanissementde la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,683 +4962,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution géomorphologique et géologique duMassif armoricain depuis 40 Ma : apport del’analyse des surfaces d’aplanissement”offshore” et de la quantification desmouvements verticaux</w:t>
+                <w:t xml:space="preserve">Quantification of low elevation relief vertical movements from global sea level curves and scattered marine deposits (Armorican Massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schrötter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.45</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-11704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01387800v1</w:t>
+                <w:t xml:space="preserve">insu-01381338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTICATION OF VERTICAL MOVEMENT OF LOW ELEVATION TOPOGRAPHY FROM A NEW COMPILATION OF SEA-LEVEL CURVES AND SCATTERED MARINE DEPOSITS (ARMORICAN MASSIF, WESTERN FRANCE)</w:t>
+                <w:t xml:space="preserve">Évolution géomorphologique et géologique duMassif armoricain depuis 40 Ma : apport del’analyse des surfaces d’aplanissement”offshore” et de la quantification desmouvements verticaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schrötter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.39</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01406445v1</w:t>
+                <w:t xml:space="preserve">insu-01387800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des mouvements verticaux cénozoïques du Massif armoricain à partir d’une nouvelle compilation des chartes eustatiques et des paléobathymétries des dépôts marins</w:t>
+                <w:t xml:space="preserve">Les surfaces d'aplanissement du Massif armoricain : relations avec les profils d'altérations, potentiels aquifères de socle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schrötter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Techniques du Comité Français d'Hydrogéologie et l'Association Internationale des Hydrogéologues. "Aquifères de socle : le point sur les concepts et les applications opérationnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français d'Hydrogéologie et l'Association Internationale des Hydrogéologues, Jun 2015, La Roche/Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208270v1</w:t>
+                <w:t xml:space="preserve">insu-01185208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA SUBSIDENCE GENERALISEE ET LES TRANSGRESSIONS MARINES DE L’EUROPE DE L’OUEST A L’EOCENE SUPERIEUR-OLIGOCENE : UN EFFET DE TOPOGRAPHIE DYNAMIQUE ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Quantification des mouvements verticaux cénozoïques du Massif armoricain à partir d’une nouvelle compilation des chartes eustatiques et des paléobathymétries des dépôts marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.216</w:t>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252218v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les surfaces d'aplanissement du Massif armoricain : relations avec les profils d'altérations, potentiels aquifères de socle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA SUBSIDENCE GENERALISEE ET LES TRANSGRESSIONS MARINES DE L’EUROPE DE L’OUEST A L’EOCENE SUPERIEUR-OLIGOCENE : UN EFFET DE TOPOGRAPHIE DYNAMIQUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Techniques du Comité Français d'Hydrogéologie et l'Association Internationale des Hydrogéologues. "Aquifères de socle : le point sur les concepts et les applications opérationnelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Français d'Hydrogéologie et l'Association Internationale des Hydrogéologues, Jun 2015, La Roche/Yon, France</w:t>
+              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01185208v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Massif armoricain : un relief deux fois enfoui puis exhumé en réponse aux mouvements relatifs Ibérie-Eurasie (Crétacé inférieur ? Paléogène)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5711,64 +5711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Massif armoricain : un relief deux fois enfoui puis exhumé en réponse aux mouvements relatifs Ibérie-Eurasie (Crétacé inférieur - Paléogène)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Schroetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,90 +5832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution géomorphologique du massif armoricain : une surface d'applanissement crétacée dégradée sous climat tropical jusqu'au Miocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5953,64 +5953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological evolution of the Armorican massif (Western France): a base Upper Cretaceous wave-cut platform degraded in a tropical setting until Late Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,90 +6093,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning: A new tool for mapping and analysis of dune fields (e.g. Rub'Al Khali sand sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Daynac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6378,51 +6378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILP 2021 - International Lithosphere Program Task Force VI Sedimentary Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rueil-Malmaison, France</w:t>
@@ -6451,64 +6451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogene deformations of the western part of the Eurasian plate, a coupled study: stratigraphic analysis - landform study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6570,70 +6570,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01768458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longwavelenth susidence of Western Europe during late eocene-oligocene (38-23 Ma) : Mantle dynamic effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">LONGWAVELENTH SUBSIDENCE OF WESTERN EUROPE DURING LATE EOCENE-OLIGOCENE (38-23 Ma): MANTLE DYNAMIC EFFECT?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6641,94 +6641,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, pp.EGU2015-8676, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01137671v1</w:t>
+                <w:t xml:space="preserve">insu-01185217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LONGWAVELENTH SUBSIDENCE OF WESTERN EUROPE DURING LATE EOCENE-OLIGOCENE (38-23 Ma): MANTLE DYNAMIC EFFECT?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Longwavelenth susidence of Western Europe during late eocene-oligocene (38-23 Ma) : Mantle dynamic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6736,267 +6736,267 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, pp.EGU2015-8676, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01185217v1</w:t>
+                <w:t xml:space="preserve">insu-01137671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic Landscape evolution of the South-African Plateau around the Orange Valley: tectonic and climate coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Armorican Massif (Western France) - A buried relief two times exhumed in response to Iberia-Eurasia movements (Early Cretaceous, base of Cenozoic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2996, 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-5310-1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01113669v1</w:t>
+                <w:t xml:space="preserve">insu-00975782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Armorican Massif (Western France) - A buried relief two times exhumed in response to Iberia-Eurasia movements (Early Cretaceous, base of Cenozoic)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenozoic Landscape evolution of the South-African Plateau around the Orange Valley: tectonic and climate coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-5310-1, 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2996, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00975782v1</w:t>
+                <w:t xml:space="preserve">insu-01113669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7066,51 +7066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Society for Sedimentary Geology (SPEM), 16, pp.72, 2023, Concepts in Sedimentology and Paleontology, 978-1-56576-379-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7417,51 +7417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Hesni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Ravier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daynac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shumack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108627" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01296796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Marc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.02.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schr&#246;tter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.09.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04511856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03352249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baptiste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03523110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02425403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Cadre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kravitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02425397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02425386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roquette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schroetter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03428874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S180" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Hesni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daynac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shumack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Ravier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108627" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01296796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Marc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.02.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schr&#246;tter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.09.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04511856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baptiste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03352249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03523110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02425397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02425403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Cadre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kravitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02425386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Schroetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schroetter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03428874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S180" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>