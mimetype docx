--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -199,122 +199,122 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme, travail et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Yon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">yves Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, </w:t>
+              <w:t xml:space="preserve">, 2025, Le travail, espace du politique, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13unz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -327,341 +327,341 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Faury, Des électeurs ordinaires. Enquête sur la normalisation de l’extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kww⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04907917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une université digitalisée ? Ce que le distanciel fait au travail des enseignant·es-chercheur·es.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, [Rubrique Varia] (23), pp.[En ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.14469⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 22, pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...80 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire son parcours de transclasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22, pp.93-114. </w:t>
+              <w:t xml:space="preserve">, 2023, [Rubrique Varia] (23), pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.13774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04280437v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de Rose-Marie Lagrave, Se ressaisir. Enquête autobiographie d’une transfuge de classe féministe, La Découverte, Coll. «L’envers des faits », 2021, 421 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -699,51 +699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets délétères d’une « gouvernance par les nombres » : un cas d’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Grands résumés, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,398 +771,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03503987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'engouement au refroidissement ? Une enquête sur l'expérience du télétravail lors du premier confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.127-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santé et genre dans un métier mixte. L’énigme des facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.165-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre &amp;quot;culture de prévention&amp;quot; et contre-pouvoir : la formation en santé au travail des représentants du personnel », n°101-102, p. 99—123.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Granaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.127-146</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101-102, pp.99-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mauduit, Prédations. Histoire des privatisations des biens publics, Paris, La Découverte, coll. « Cahiers libres », 2020, 386 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.10094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gibert et Anne Monjaret, Anthropologie du travail, Malakoff, Armand Colin, Coll. « U », 2021, 224 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier, Au bonheur des clients. Travail de vente et rapports sociaux dans les grands magasins, Presses Universitaires de Rennes, Collection « Le sens social », 2019, 266 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1274,64 +1274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Socio-économie du travail 2019 – 2, n° 6 Tant de capital, temps de travail ?, 2019 – 2 (n° 6), pp.27-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1359,2913 +1359,2913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Burawoy, Conversations avec Bourdieu, Paris, Editions Amsterdam, 2019, 267 p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+                <w:t xml:space="preserve">Conflictualités ordinaires au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.6371⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.5648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03504422v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03495500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burawoy, Conversations avec Bourdieu, Paris, Editions Amsterdam, 2019, 267 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.5648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.6371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03495500v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales, La Découverte, coll. « l’envers des faits », 2017, 251 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le chsct et le droit à l’expertise : recours et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.62-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01813957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baschet, Défaire la tyrannie du présent. Temporalités émergentes et futurs inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage employment : dead or alive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mondon-Navazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine D’amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cingolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.3637⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cukier, Le Travail démocratique, Paris, PUF, coll. « Actuel Marx Confrontation », 2017, 241 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre(s)au travail : présentation du Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Georges Benguigui et Dominique Monjardet, « Les classes moyennes en débats », Presses de l’Université de Paris Ouest, 2016, 255 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Pierre Roche, « La puissance d’agir au travail. Recherches et interventions cliniques, Eres, « Sociologie clinique », 2016, 323 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion du « dialogue social » dans l’entreprise. Loi Rebsamen et rapport Combrexelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quel dialogue social ?, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un « dialogue social » administré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault : Ouvriers malgré tout (recension)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.345-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, travail et santé. Vers une meilleure visibilité des effets de la domination de sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail: regards sociologiques. Présentation du Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation, gestion productive et santé au travail, François Aballéa et Arnaud Mias (coord.) Octares 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://nrt.revues.org/2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « RPS », un tournant dans la prise en compte de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage, &amp;quot;Le travail peut-il être supportable ?&amp;quot;, Yves Clot et Michel Gollac, Armand Collin, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, http://nrt.revues.org/2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Delphine Corteel, Stephane Lelay (dir) , Les travailleurs des déchets, Préface d'Alain Corbin, Eres, Coll. &amp;quot; Clinique du travail &amp;quot;, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00878253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Marylène Lieber, Janine Dahinden et Ellen Hertz, &amp;quot;Cachez ce travail que je ne saurais voir&amp;quot; Lausanne, Antipodes, coll. Existences et société, 2010, 228 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precarizaciones salariales y resistencias sociales: ¿Hacia una renovación de la mirada sociológica desde el caso francés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de relaciones laborales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.455-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_CRLA.2013.v31.n2.43226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du retour à Reims au retour des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des liens travail-santé. Le rôle des normes de genre et de profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2), pp.247-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stress au travail : un enjeu social ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9-10, pp.145-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une course fatale vers l'abîme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 13, pp.mis en ligne le 22 juin 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarité, informalité : une perspective Nord-Sud pour penser les dynamiques du monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Busso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9-10, pp.27-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilité, métier et rapport aux risques professionnels : le cas de la sous-traitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fortino</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gender Division of Paid and Domestic Work : Some remarks in favour of a temporal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.3037⟩</w:t>
+              <w:t xml:space="preserve">Time &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.220-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0961463X09337855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarités professionnelles et action collective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116, pp.33-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Frederik Mispelblom Beyer. Encadrer : un métier impossible ? Paris : Armand Colin, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.105-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes sociais em metamorfose : o caso francês</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Outubro - Revista do Instituto de Estudos Socialistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">División sexuada del trabajo : el caso francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Estudios del Trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.3-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...887 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongleuses en blouse blanche : la construction sociale des compétences temporelles chez les infirmières hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.mis en ligne le 22 juin 2011</w:t>
+              <w:t xml:space="preserve">, 2006, 4, pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...741 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres nomades : mythe et réalités. A propos des recompositions des marchés du travail des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, N°85, pp.96-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4322,64 +4322,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fonctionnariat à l'auto-entrepreneuriat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs et colipostiers : métiers postaux en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisibilisation/visibilisation des mondes du travail populaires : Que devient la classe comme analyseur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classement, Déclassement, Reclassement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4473,64 +4473,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et le métier au coeur de la conflictualité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs et colipostiers : métiers postaux en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires PRINTEMPS et LEST, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4549,221 +4549,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'émiettement et la localisation des conflits du travail. Le cas des grèves de facteurs (2013-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Facteurs dans la tourmente. Changements d’un temps de travail et remise en question d’un métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tant de capital, temps de travail ? Conflits, compromis et transactions autour du temps d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01813854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et précarités : le sud européen comme laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et mondes du travail. Quinzièmes journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4788,51 +4788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucoup parlées, diversement mobilisées. Les classes moyennes en France dans les années 1990/2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "Le Brésil et la France dans la mondialisation néo-libérale. Changements politiques et contestation sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST (UMR 7317) et TRIANGLE (UMR 5206), Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,64 +4857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalismes européens face aux effets de la libéralisation des activités postales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4965,64 +4965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en jeu continue, négociations « dos au mur »: le travail des facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment le travail se négocie-t-il ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie (RT 18)-Laboratoire d'Economie et de Sociologie du Travail, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5047,51 +5047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Précarité » : de quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second séminaire Tramed « Les problématiques du travail dans l’espace euro - méditerranéen en crise : précarité et jeunes générations » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Scienze Sociali – Università di Napoli Oct 2015, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5110,195 +5110,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01215834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles bases objectives pour les résistances et les mobilisations de travailleurs précaires ou/et informels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatorzièmes Journées de la sociologie du travail (JIST) : "Les marges du travail et de l’emploi : formes, enjeux, processus", CLERSE CNRS, Université Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La crise de 2008-2009 et les dynamiques du marché du travail en France : quelques repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les problématiques dans l'espace méditerranéen en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « TRAMED », "Les problématiques du travail dans l’espace méditerranéen en crise ", LEST-LAMES, Aix-en-Provence, 20-21 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,471 +5317,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour des classes sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les classes sociales sur leurs "deux jambes" : le travail et les modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes moyennes au cœur de la crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquièmes Rencontres Economie Emploi Formation Economie, emploi, formation : quelles manifestations de la crise en PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre le travail au centre d'une pensée de l'alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique du comité local Attac d'Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une banalisation du travail de nuit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les choses de la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La disponibilité temporelle au travail : nouvelles formes, nouveaux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et travail des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques psychosociaux. Quels enjeux de démocratie et de justice au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second forum de l'Association Internationale de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buenos-Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les &amp;quot;Risques psychosociaux&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesures et démesures du travail-XIII éme journées Internationales de Sociologie du Travail- Bruxelles-25-27 janvier 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Buxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,51 +5806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, travail, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du réseau "Egalité femmes-hommes dans l'emploi" en Paca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5875,51 +5875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes sociales et changement de(s) classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5937,51 +5937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress au travail, entre psychologisation et critique des conditions travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII ème congrès de l'AIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6006,51 +6006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precariedad, informalidad: una perspectiva “Norte-Sur” para pensar las dinámicas del mundo del trabajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6082,454 +6082,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précarité&amp;quot;, &amp;quot;informalité&amp;quot; : une perspective Nord-Sud pour penser les dynamiques des mondes du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 ème congrès de l'Association Latino Américaine de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dégradations du salariat et fragmentation des classes populaires : quelques implications de la &amp;quot;mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Travail, Emploi et Compétences dans la mondialisation : les dynamiques sociétales à l'œuvre et à l'épreuve". LEST (UMR 6123)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mariana Busso</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes de genre, normes professionnelles et perception des risques du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 ème congrès de l'Association Latino Américaine de Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Troisième congrès de l'Association Française de Sociologie (AFS). RTF 24 « Genre, Classe, Race. Rapports sociaux et construction de l'altérité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00381621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [de séance]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR CADRES « Les cadres : heurts et malheurs d'une catégorie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Guyancourt (Université de St Quentin en Yvelines) et Paris (EHESS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarisations salariales et résistances sociales : Vers un renouvellement du regard sociologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 èmes Journées Internationales de Sociologie du Travail. « Formes et structures du salariat : crise, mutation, devenir ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalences dans l'expérience du travail précaire. Un éclairage à partir du cas de La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du séminaire " Intermittence et salariat ". Une socialisation du travail au-delà de l'emploi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Université de Paris Ouest Nanterre La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6554,51 +6554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precariousnes, collectif action and unions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-chinois « Gouvernance, solidarities and work »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6623,51 +6623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi à statut au miroir de ses marges. Précaires à La Poste dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Ouvriers et employés « à statut » d'hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6686,333 +6686,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sécurisation des parcours professionnels : à quelle échelle et pour quel statut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Dares « Syndicalisme et action collective face aux différentes formes de flexibilité de l'emploi, et du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précarités professionnelles et action collective.Enseignements d'une recherche sur trois terrains contrastés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI èmes Journées Internationales de Sociologie du Travail-Restructurations, précarisation, et valeurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03684321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont, qui sont les &amp;quot;cadres de promotion&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Dares « Syndicalisme et action collective face aux différentes formes de flexibilité de l'emploi, et du travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">9èmes journées d'étude du GDR CADRES "Savoirs et carrières : que nous apprennent les cadres autodidactes et promus ?", Lasmas-CNRS-EHESS, 27 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division sexuée du travail professionnel et domestique : quelques remarques pour une perspective temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio "Tiempos, actividades, sujetos : una mirada desde la perspectiva de genero", Universitad Complutense de Madrid, Ecuela de Relaciones Laborales, Madrid, 18 février 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarités et action collective : entre mobilisations autonomes et initiatives syndicales : questions pour une recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Journées de sociologie du travail "Relations au travail, relations de travail", GRIS - Groupe de Recherche Innovations et Sociétés, LISE - Laboratoire Interdisciplinaire pour la Sociologie Economique, Rouen, 24-25 novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, GRIS-LSE, France. pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7031,454 +7031,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deux groupes professionnels à l'épreuve de la disponibilité temporelle : infirmières et cadres bancaires en France, Belgique et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence du Séminaire International sur le Temps de travail (SITT), Paris, 26-28 février 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier le travail des cadres : un bilan de 10 ans d'expérience de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Sixième Journée d'étude "Ce que font les cadres", Lyon, IAE, Université Jean-Moulin, 8 décembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.72-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A l'épreuve du travail des cadres : à propos d'une expérience de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie, Université Paris 13 Villetaneuse, 24-28 février 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militer ? D'hier à demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence du Séminaire International sur le Temps de travail (SITT), Paris, 26-28 février 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.23</w:t>
+              <w:t xml:space="preserve">Forum social des Alpes du sud, Veynes, 25-26 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des classes sociales : relancer et renouveler l'interrogation sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie, Université Paris 13 Villetaneuse, 24-28 février 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongleuses en blouse blanche : la mobilisation des compétences temporelles chez les infirmières hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des IXèmes Journées de Sociologie du travail "Contraintes, normes et compétences au travail : les régimes de mobilisation", Atelier 1 "Evaluation des situations de travail", Centre Pierre Naville, Travail et mobilités, Paris, 27-28 novembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7503,51 +7503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres&amp;quot; et comparaisons internationales : les incertitudes d'une catégorisation. Introduction à la Seconde journée d'étude du GDR CADRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Seconde journée d'étude "Cadres et comparaisons internationales : Les "cadres" dans les pays d'Europe occidentale", LEST, Aix-en-Provence, 30 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. pp.2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7566,484 +7566,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps de travail, temps sociaux et différenciations du salariat : une approche comparative entre quatre groupes professionnels dans trois pays européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Troyer Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prieto Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives". Atelier 3 " Action publique, comparaisons internationales, et marchés du travail", LEST, 21-23 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps et son nombre : pour une (re)conquête du sens d'une catégorie statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives", Atelier 2 "Procès de travail et marchés du travail", LEST, Aix-en-Provence, 21-23 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temps et nouvelles formes de subordination salariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Marx International III "Le capital et l'humanité aujourd'hui", Atelier 2 « Inégalités sociales ou divisions de classes ? », Université de Paris X Nanterre, 26-29 septembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres nomades&amp;quot; : mythe et réalités. A propos des recompositions des marchés du travail des cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives". Atelier 3 " Action publique, comparaisons internationales, et marchés du travail", LEST, 21-23 juin 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.15-23</w:t>
+              <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives". Atelier 6 : "Modes de vie, mobilités et marchés du travail", LEST, Aix-en-Provence, 21-23 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux Huitièmes Journées de Sociologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives", LEST, Aix-en-Provence, 21-23 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction d'encadrement : de l'importance du travail dans l'étude des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Autour des travaux de Georges Benguigui : encadrer, surveiller, inventer, Travail et Mobilités", Université de Paris X Nanterre, 16 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8068,51 +8068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs et les &amp;quot;35 heures&amp;quot; : pour l'ouverture d'un débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale d'action intersyndicale sur la réduction du temps de travail dans les établissements publics scientifiques et techniques, 25 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8137,64 +8137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de travail des cadres est-il contrôlable et négociable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "La négociation collective dans la construction de la norme sociale de l'emploi". Réseau " Emploi, travail, relations professionnelles et société", Institut Syndical Européen, Bruxelles, le 29 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8219,64 +8219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de travail des cadres et sa réduction : quelques questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIèmes Journées de Sociologie du travail "Temps, statuts et conditions de travail", Bologne, 17-18-19 juin 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8333,51 +8333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poitou. De la psychologie expérimentale à l'anthropologie des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8428,1118 +8428,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04452760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du facteur au livreur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Croquant, pp.220, 2020, 9782365122665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Brésil et la France dans la mondialisation néo-libérale (V1: Changements politiques et classes sociales ; V2 : Mobilisations du monde du travail)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.2 vol., 2020, Logiques sociales, 978-2-343-20328-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Boito</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.2 vol., 2020, Logiques sociales, 978-2-343-20328-7</w:t>
+                <w:t xml:space="preserve">halshs-02934178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandewattyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Bouffartigue et Jean Vandewattyne. Octares, pp.275, 2020, Collection le travail en débats Série LEST, 978-2-36630-111-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise(s) et mondes du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès, 262 p., 2019, Coll. Le Travail en débats, 978-2-36630-087-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoro e crisi: l'Europa del Sud, un laboratorio? Travail et crise : l'Europe du Sud, un laboratoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.214, 2017, Sociologia del lavoro, 978-88-917-5910-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, jeunesse et migrations : regards croisés Europe-Amérique latine à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Supervielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. de l'IHEAL, 87, pp.238, 2016, Travaux et mémoires, 9782371540347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.2966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête des classes populaires : un essai politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Dispute, pp.214, 2016, 978-2-84303-278-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 2015, 2843032547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot; stress au travail &amp;quot; : des approches scientifiques hétérogènes, des usages sociaux pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Bugada et Valérie Renaux-Personnic. Presses de l'Université d'Aix-Marseille, pp.150, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de travail et temps de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Croquant, pp.220, 2020, 9782365122665</w:t>
+              <w:t xml:space="preserve">PUF, pp.231, 2012, Le travail humain, Alain Lancry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Paul Bouffartigue et Jean Vandewattyne. Octares, pp.275, 2020, Collection le travail en débats Série LEST, 978-2-36630-111-3</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres, Classes moyennes : vers l'éclatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.346, 2011, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie des rapports sociaux - L'enseignement de Michel Arliaud (1990 - 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Octarès, 262 p., 2019, Coll. Le Travail en débats, 978-2-36630-087-1</w:t>
+              <w:t xml:space="preserve">Jacques Bouteiller. Paris : La Dispute, pp.224, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...223 lines deleted...]
-                <w:t xml:space="preserve">En quête des classes populaires : un essai politique</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le travail se précarise : quelles résistances collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...514 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Dispute, pp.355, 2009, 978-2-84303-186-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9589,51 +9589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parcours singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9675,51 +9675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucoup parlées, diversement mobilisées : Les classes moyennes dans la France des années 1990-205</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud, Armando Boito,Paul Bouffartigue, Andreia Galvao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements politiques et classes sociales. Volume 1. Le Brésil et la France dans la mondialisation néolibéerale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-20328-7</w:t>
@@ -9742,225 +9742,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Santé mentale et genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chistelle Casse; Marianne De Troyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, conditions de travail et santé. Qu'est-ce qui a changé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 143, Institut Syndical Européen, pp.104-115, 2020, Rapport final, 978-2-87452-571-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France : aux marges de la négociation, au cœur des conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs en Europe. Le syndicalisme face à la libéralisation et aux mutations des activités postales : Belgique, Bulgarie, Espagne, France et Royaume Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2020, 978-2-36630-111-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03287308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à : Caroline Lanciano, Le travail de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10024,51 +10024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10110,51 +10110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la flexibilité s’impose en dehors de la négociation collective . Les transformations du métier de facteur à la Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Berthet et Caroline Vanuls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une flexibilité à la française ? Regards croisés sur les évolutions professionnelles au prisme des réformes du travail et de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2019, 978-2-36630-097-0</w:t>
@@ -10183,51 +10183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités : les nouvelles formes de disponibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université de Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix concepts pour penser le nouveau monde du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, 2019, 978-2-7637-3495-8</w:t>
@@ -10256,64 +10256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les expertises &amp;quot;RPS&amp;quot; auprès des CHSCT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10364,51 +10364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : une dégradation accentuée de l’emploi et du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue; Annie Lamanthe; Mirella Gianini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lavoro e crisi : l’Europa del Sud, un laboratorio ? Travail et crise : l’Europe du Sud, un laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10450,51 +10450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prévention des « RPS » par les CHSCT ? Des pratiques syndicales à la recherche de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10536,51 +10536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se esta trivializando el trabajo nocturno ? El caso frances de las enfermeras y las auxiliares de enfermeria en el edio hospitalario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Galinier et Aurore Monod Pecquelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las cosas de la noche, Una mirada diferente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de estudios mexicanos y centroamericanos, 2016, Anthropologia y Ethnologia</w:t>
@@ -10609,51 +10609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Travail, jeunesse et migrations. Regards croisés Europe Amérique latine à l'heure de la mondialisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'IHEAL, 2016, Mémoires et Travaux, 0073-8298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10687,51 +10687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, informalité : contradictions, réversibilités, résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10769,51 +10769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10877,51 +10877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles bases objectives pour les résistances et les mobilisations de travailleurs précaires ou/et informels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José-Angel Calderon, Lise Demailly, Séverin Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.69-80, 2016, Le travail en débats. Série Colloques &amp; Congrès, 978-2-36630-052-9</w:t>
@@ -10950,51 +10950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la précarisation du salariat : acquis et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamanthe, Annie; Moullet, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers de nouvelles figures du salariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11036,51 +11036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disponibilité temporelle au travail: nouvelles formes, nouveaux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Monchatre, Bernard Woehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et travail du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne, pp.203-218, 2014, Homme et société, 978-2-85944-796-0</w:t>
@@ -11109,51 +11109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.333-337, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11178,64 +11178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;stress au travail&amp;quot; : des approches scientifiques hétérogènes, des usages sociaux pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le stress au travail. Approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université d'Aix-Marseille, pp.51-62, 2013, Droits, pouvoirs et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11260,51 +11260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles figures du précariat et fragmentations des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et compétences dans la mondialisation. Les dynamiques sociales en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.150-162, 2012, Recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11329,51 +11329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Bevort, Annette Jobert, Michel Lallement et Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.61-66, 2012, Quadrige</w:t>
@@ -11402,51 +11402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autogestion et néolibéralisme. L'expérience argentine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEAL, pp.5-8, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11471,51 +11471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Más allá de la &amp;quot;precariedad&amp;quot; y la &amp;quot;informalidad&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11557,51 +11557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi à statut au miroir de ses marges : précaires à la Poste dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cartier, Jean-Noël Retière, Yasmine Siblot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le salariat à statut : genèse et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.287-299, 2010, Pour une histoire du travail</w:t>
@@ -11630,51 +11630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attendre le CDI pour faire grève et se syndiquer ? Précaires et action collective à la Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud, Paul Bouffartigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le travail se précarise, quelles résistances collectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.133-147, 2009</w:t>
@@ -11703,51 +11703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des alternatives revendicatives de sécurisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud Paul Bouffartigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le travail se précarise. Quelles résistances sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.309-316, 2009</w:t>
@@ -11776,51 +11776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte de classes sans classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Halphen (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité(s) : l' individu, le groupe, la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Sciences Humaines, pp.143-147, 2009</w:t>
@@ -11849,51 +11849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Sliwka et C. Deschamps (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cadres hospitaliers. Représentations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wolters Kluwer France, pp.1, 2008</w:t>
@@ -11922,64 +11922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux groupes professionnels à l'épreuve de la disponibilité temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanche Le Bihan-Youinou, Claude Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier vie familiale et vie professionnelle. Quelles politiques en Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes : EHESP, pp.189-214, 2008, Lien social et politiques</w:t>
@@ -12008,51 +12008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies de cadres. Vers un nouveau rapport au travail des cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 6 p., 2007</w:t>
@@ -12081,51 +12081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division sexuada del trabajo profesional y domestico : algunos apuntes para una perspectiva temporal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Prieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabajo, género y tiempo social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Madrid : Ed. Complutense, pp.111-127, 2007</w:t>
@@ -12148,242 +12148,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudier le travail des cadres : à propos d'une expérience de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bidet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse : Octares, pp.235-249, 2006, Le travail en débats</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two occupational groups facing the challenge of temporal availability : hospital nurses and bank managerial staff in France, Belgium and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulin Jean-Yves, Lallement Michel, Messenger Jon C, Michon François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decent working time : new trends, new issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILO Book, pp.369-394, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00083039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier le travail des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y.-F. Livian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre cadre, quel travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyon : ANACT, pp.14-35, 2006</w:t>
@@ -12444,77 +12444,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress au travail, entre psychologisation et critique des conditions travail Le cas des soignantes hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12532,64 +12532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme face aux différentes formes de la flexibilité : enquête sur trois secteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Contrepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12676,51 +12676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blöss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cagnasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12800,64 +12800,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale au travail et genre. Intérêt et limites d'une approche statistique au travers de l'enquête Sumer en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prévention des « RPS » par les CHSCT ? Des pratiques syndicales à la recherche de transformation. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12950,77 +12950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les expertises «RPS» » auprès des CHSCT ? 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13038,51 +13038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13100,64 +13100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas passer pour un « tire au flanc » ? Les ambivalences du rapport aux risques professionnels chez des travailleurs de la sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13175,64 +13175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée du travail et déclin de la norme du temps de travail : le sens de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13250,51 +13250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres : la déstabilisation dún salariat de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13344,95 +13344,95 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de base en santé au travail des représentants du personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Granaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2018, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
@@ -13449,64 +13449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NETPoste.Transformations et négociations du travail et de l’emploi dans les activités postales européennes. Belgique – Bulgarie – Espagne – France – Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perez Sofia Perez de Guzman Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13571,64 +13571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « RPS » au regard du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DEB 13-952 du 28/06/2013, Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13650,103 +13650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact de missions « risques psychosociaux » du cabinet SECAFI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2014, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13768,51 +13768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle mise en oeuvre des savoirs transmis lors des stages de l'IRT sur les « Risques psychosociaux » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13847,77 +13847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de sélection, effets de condition : parcours professionnel , horaires de travail et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEST UMR 7317. 2011, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13948,90 +13948,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en Santé Travail en Provences-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Melnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final, Laboratoire d'économie et sociologie du travail (LEST). 2010, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14053,77 +14053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des relations au travail santé dans deux groupes socioprofessionnels sexués : soignantes hospitalières et salariés de la sous-traitance industrielle. De l'enquête Sumer à une enquête originale en PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rabassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14158,103 +14158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective et précarités : le syndicalisme à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peroumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2007, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14293,64 +14293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisations et militants de la CGT face à la &amp;quot; précarité sous-traitée &amp;quot; : la sous-traitance pétrochimique de l'étang de Berre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14368,64 +14368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et dé-mesure du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2005, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14447,64 +14447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps du travail dans le temps de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2004, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14526,64 +14526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps professionnels institués, représentés, vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2003, pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14605,64 +14605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée du travail et déclin. De la norme du temps de travail : le sens de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14697,64 +14697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de réduction du temps de travail des cadres dans des entreprises pionnières : étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1999, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14776,51 +14776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sans compter son temps ? Les cadres et le temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bocchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14851,51 +14851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des modes de régulation du temps de travail : une approche comparative France/Royaume Uni dans trois secteurs d'activité (métallurgie, grande distribution, santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bocchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14973,51 +14973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du chantier naval à la ville : la mémoire ouvrière de Port-de-Bouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15127,51 +15127,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques psychosociaux : les nouveaux maux du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15292,51 +15292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="389B34D6"/>
+    <w:nsid w:val="FCBD277E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15523,51 +15523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026742888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kww" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Pendari&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5648" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2560" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2623" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Busso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X09337855" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215834v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007605v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Troyer Madeleine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Esteban" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Carlos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007518v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Giannini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=24284" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2966" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286315v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.233" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.217" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708194v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708986v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contrepois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fribourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cagnasso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440179v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Duflot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910425v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007603v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sofia Perez de Guzman Padron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rabassa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peroumal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007608v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007607v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03732517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bocchino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirochnitchenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cornu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplex" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01092652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026742888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kww" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Pendari&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2560" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Busso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X09337855" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215834v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007605v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Troyer Madeleine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Esteban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Carlos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007518v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Giannini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=24284" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2966" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.233" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.217" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708194v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708986v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contrepois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fribourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cagnasso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440179v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Duflot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910425v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007603v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sofia Perez de Guzman Padron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rabassa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peroumal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007608v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007607v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03732517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bocchino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirochnitchenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cornu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplex" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01092652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>