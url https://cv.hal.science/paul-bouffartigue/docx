--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -225,51 +225,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">yves Clot</w:t>
+                <w:t xml:space="preserve">Yves Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -771,3534 +771,3534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03503987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Santé et genre dans un métier mixte. L’énigme des facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.165-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'engouement au refroidissement ? Une enquête sur l'expérience du télétravail lors du premier confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.127-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03503977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauduit, Prédations. Histoire des privatisations des biens publics, Paris, La Découverte, coll. « Cahiers libres », 2020, 386 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.10094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre &amp;quot;culture de prévention&amp;quot; et contre-pouvoir : la formation en santé au travail des représentants du personnel », n°101-102, p. 99—123.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Granaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101-102, pp.99-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gibert et Anne Monjaret, Anthropologie du travail, Malakoff, Armand Colin, Coll. « U », 2021, 224 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.10073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier, Au bonheur des clients. Travail de vente et rapports sociaux dans les grands magasins, Presses Universitaires de Rennes, Collection « Le sens social », 2019, 266 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Socio-économie du travail 2019 – 2, n° 6 Tant de capital, temps de travail ?, 2019 – 2 (n° 6), pp.27-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflictualités ordinaires au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.5648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burawoy, Conversations avec Bourdieu, Paris, Editions Amsterdam, 2019, 267 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.6371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales, La Découverte, coll. « l’envers des faits », 2017, 251 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chsct et le droit à l’expertise : recours et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.62-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baschet, Défaire la tyrannie du présent. Temporalités émergentes et futurs inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage employment : dead or alive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mondon-Navazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine D’amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cingolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cukier, Le Travail démocratique, Paris, PUF, coll. « Actuel Marx Confrontation », 2017, 241 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre(s)au travail : présentation du Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Georges Benguigui et Dominique Monjardet, « Les classes moyennes en débats », Presses de l’Université de Paris Ouest, 2016, 255 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Pierre Roche, « La puissance d’agir au travail. Recherches et interventions cliniques, Eres, « Sociologie clinique », 2016, 323 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion du « dialogue social » dans l’entreprise. Loi Rebsamen et rapport Combrexelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quel dialogue social ?, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un « dialogue social » administré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation, gestion productive et santé au travail, François Aballéa et Arnaud Mias (coord.) Octares 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://nrt.revues.org/2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault : Ouvriers malgré tout (recension)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.345-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, travail et santé. Vers une meilleure visibilité des effets de la domination de sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail: regards sociologiques. Présentation du Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « RPS », un tournant dans la prise en compte de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage, &amp;quot;Le travail peut-il être supportable ?&amp;quot;, Yves Clot et Michel Gollac, Armand Collin, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, http://nrt.revues.org/2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Delphine Corteel, Stephane Lelay (dir) , Les travailleurs des déchets, Préface d'Alain Corbin, Eres, Coll. &amp;quot; Clinique du travail &amp;quot;, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00878253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Marylène Lieber, Janine Dahinden et Ellen Hertz, &amp;quot;Cachez ce travail que je ne saurais voir&amp;quot; Lausanne, Antipodes, coll. Existences et société, 2010, 228 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precarizaciones salariales y resistencias sociales: ¿Hacia una renovación de la mirada sociológica desde el caso francés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de relaciones laborales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.455-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_CRLA.2013.v31.n2.43226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du retour à Reims au retour des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stress au travail : un enjeu social ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26, pp.165-186</w:t>
+              <w:t xml:space="preserve">, 2011, 9-10, pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...799 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baschet, Défaire la tyrannie du présent. Temporalités émergentes et futurs inédits</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une course fatale vers l'abîme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 13, pp.mis en ligne le 22 juin 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...1580 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des liens travail-santé. Le rôle des normes de genre et de profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (2), pp.247-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarité, informalité : une perspective Nord-Sud pour penser les dynamiques du monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9-10, pp.145-158</w:t>
+              <w:t xml:space="preserve">, 2011, 9-10, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilité, métier et rapport aux risques professionnels : le cas de la sous-traitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gender Division of Paid and Domestic Work : Some remarks in favour of a temporal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.220-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0961463X09337855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarités professionnelles et action collective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116, pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Frederik Mispelblom Beyer. Encadrer : un métier impossible ? Paris : Armand Colin, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.105-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes sociais em metamorfose : o caso francês</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outubro - Revista do Instituto de Estudos Socialistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">División sexuada del trabajo : el caso francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Estudios del Trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.3-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongleuses en blouse blanche : la construction sociale des compétences temporelles chez les infirmières hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.mis en ligne le 22 juin 2011</w:t>
+              <w:t xml:space="preserve">, 2006, 4, pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...482 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00436749v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jongleuses en blouse blanche : la construction sociale des compétences temporelles chez les infirmières hospitalières</w:t>
-[...72 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Cadres nomades : mythe et réalités. A propos des recompositions des marchés du travail des cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, N°85, pp.96-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4308,829 +4308,898 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fonctionnariat à l'auto-entrepreneuriat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs et colipostiers : métiers postaux en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisibilisation/visibilisation des mondes du travail populaires : Que devient la classe comme analyseur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classement, Déclassement, Reclassement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et le métier au coeur de la conflictualité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs et colipostiers : métiers postaux en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires PRINTEMPS et LEST, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émiettement et la localisation des conflits du travail. Le cas des grèves de facteurs (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs dans la tourmente. Changements d’un temps de travail et remise en question d’un métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tant de capital, temps de travail ? Conflits, compromis et transactions autour du temps d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et précarités : le sud européen comme laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et mondes du travail. Quinzièmes journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucoup parlées, diversement mobilisées. Les classes moyennes en France dans les années 1990/2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "Le Brésil et la France dans la mondialisation néo-libérale. Changements politiques et contestation sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST (UMR 7317) et TRIANGLE (UMR 5206), Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalismes européens face aux effets de la libéralisation des activités postales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vandewattyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et mondes du travail. Quinzièmes journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en jeu continue, négociations « dos au mur »: le travail des facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment le travail se négocie-t-il ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie (RT 18)-Laboratoire d'Economie et de Sociologie du Travail, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01194304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Précarité » : de quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second séminaire Tramed « Les problématiques du travail dans l’espace euro - méditerranéen en crise : précarité et jeunes générations » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Scienze Sociali – Università di Napoli Oct 2015, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215834v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01215834v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de 2008-2009 et les dynamiques du marché du travail en France : quelques repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les problématiques dans l'espace méditerranéen en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles bases objectives pour les résistances et les mobilisations de travailleurs précaires ou/et informels ?</w:t>
               </w:r>
@@ -5179,973 +5248,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise de 2008-2009 et les dynamiques du marché du travail en France : quelques repères</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « TRAMED », "Les problématiques du travail dans l’espace méditerranéen en crise ", LEST-LAMES, Aix-en-Provence, 20-21 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01091744v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une banalisation du travail de nuit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les choses de la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disponibilité temporelle au travail : nouvelles formes, nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps de travail et travail des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux. Quels enjeux de démocratie et de justice au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second forum de l'Association Internationale de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Buenos-Aires, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des classes sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les classes sociales sur leurs "deux jambes" : le travail et les modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes moyennes au cœur de la crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Rencontres Economie Emploi Formation Economie, emploi, formation : quelles manifestations de la crise en PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre le travail au centre d'une pensée de l'alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence publique du comité local Attac d'Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00770867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les &amp;quot;Risques psychosociaux&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesures et démesures du travail-XIII éme journées Internationales de Sociologie du Travail- Bruxelles-25-27 janvier 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Buxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, travail, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du réseau "Egalité femmes-hommes dans l'emploi" en Paca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00768080v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes sociales et changement de(s) classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress au travail, entre psychologisation et critique des conditions travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII ème congrès de l'AIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precariedad, informalidad: una perspectiva “Norte-Sur” para pensar las dinámicas del mundo del trabajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI ème congrès de l'Association Latino Américaine de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00442115v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dégradations du salariat et fragmentation des classes populaires : quelques implications de la &amp;quot;mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Travail, Emploi et Compétences dans la mondialisation : les dynamiques sociétales à l'œuvre et à l'épreuve". LEST (UMR 6123)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité&amp;quot;, &amp;quot;informalité&amp;quot; : une perspective Nord-Sud pour penser les dynamiques des mondes du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 ème congrès de l'Association Latino Américaine de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6164,687 +6233,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00446347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradations du salariat et fragmentation des classes populaires : quelques implications de la &amp;quot;mondialisation</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Normes de genre, normes professionnelles et perception des risques du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès de l'Association Française de Sociologie (AFS). RTF 24 « Genre, Classe, Race. Rapports sociaux et construction de l'altérité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00381621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [de séance]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR CADRES « Les cadres : heurts et malheurs d'une catégorie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Guyancourt (Université de St Quentin en Yvelines) et Paris (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarisations salariales et résistances sociales : Vers un renouvellement du regard sociologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 èmes Journées Internationales de Sociologie du Travail. « Formes et structures du salariat : crise, mutation, devenir ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalences dans l'expérience du travail précaire. Un éclairage à partir du cas de La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du séminaire " Intermittence et salariat ". Une socialisation du travail au-delà de l'emploi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Université de Paris Ouest Nanterre La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precariousnes, collectif action and unions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-chinois « Gouvernance, solidarities and work »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi à statut au miroir de ses marges. Précaires à La Poste dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Ouvriers et employés « à statut » d'hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurisation des parcours professionnels : à quelle échelle et pour quel statut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Dares « Syndicalisme et action collective face aux différentes formes de flexibilité de l'emploi, et du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarités professionnelles et action collective.Enseignements d'une recherche sur trois terrains contrastés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI èmes Journées Internationales de Sociologie du Travail-Restructurations, précarisation, et valeurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03684321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03684321v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Division sexuée du travail professionnel et domestique : quelques remarques pour une perspective temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio "Tiempos, actividades, sujetos : una mirada desde la perspectiva de genero", Universitad Complutense de Madrid, Ecuela de Relaciones Laborales, Madrid, 18 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont, qui sont les &amp;quot;cadres de promotion&amp;quot; ?</w:t>
               </w:r>
@@ -6893,1423 +6962,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division sexuée du travail professionnel et domestique : quelques remarques pour une perspective temporelle</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Précarités et action collective : entre mobilisations autonomes et initiatives syndicales : questions pour une recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Journées de sociologie du travail "Relations au travail, relations de travail", GRIS - Groupe de Recherche Innovations et Sociétés, LISE - Laboratoire Interdisciplinaire pour la Sociologie Economique, Rouen, 24-25 novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, GRIS-LSE, France. pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux groupes professionnels à l'épreuve de la disponibilité temporelle : infirmières et cadres bancaires en France, Belgique et Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence du Séminaire International sur le Temps de travail (SITT), Paris, 26-28 février 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier le travail des cadres : un bilan de 10 ans d'expérience de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Sixième Journée d'étude "Ce que font les cadres", Lyon, IAE, Université Jean-Moulin, 8 décembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'épreuve du travail des cadres : à propos d'une expérience de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie, Université Paris 13 Villetaneuse, 24-28 février 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militer ? D'hier à demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum social des Alpes du sud, Veynes, 25-26 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des classes sociales : relancer et renouveler l'interrogation sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie, Université Paris 13 Villetaneuse, 24-28 février 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongleuses en blouse blanche : la mobilisation des compétences temporelles chez les infirmières hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des IXèmes Journées de Sociologie du travail "Contraintes, normes et compétences au travail : les régimes de mobilisation", Atelier 1 "Evaluation des situations de travail", Centre Pierre Naville, Travail et mobilités, Paris, 27-28 novembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres&amp;quot; et comparaisons internationales : les incertitudes d'une catégorisation. Introduction à la Seconde journée d'étude du GDR CADRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Seconde journée d'étude "Cadres et comparaisons internationales : Les "cadres" dans les pays d'Europe occidentale", LEST, Aix-en-Provence, 30 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. pp.2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de travail, temps sociaux et différenciations du salariat : une approche comparative entre quatre groupes professionnels dans trois pays européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Troyer Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Troyer Madeleine</w:t>
+                <w:t xml:space="preserve">Martinez Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prieto Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives". Atelier 3 " Action publique, comparaisons internationales, et marchés du travail", LEST, 21-23 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps et son nombre : pour une (re)conquête du sens d'une catégorie statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives", Atelier 2 "Procès de travail et marchés du travail", LEST, Aix-en-Provence, 21-23 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et nouvelles formes de subordination salariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Marx International III "Le capital et l'humanité aujourd'hui", Atelier 2 « Inégalités sociales ou divisions de classes ? », Université de Paris X Nanterre, 26-29 septembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres nomades&amp;quot; : mythe et réalités. A propos des recompositions des marchés du travail des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives". Atelier 6 : "Modes de vie, mobilités et marchés du travail", LEST, Aix-en-Provence, 21-23 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux Huitièmes Journées de Sociologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives", LEST, Aix-en-Provence, 21-23 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction d'encadrement : de l'importance du travail dans l'étude des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Autour des travaux de Georges Benguigui : encadrer, surveiller, inventer, Travail et Mobilités", Université de Paris X Nanterre, 16 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs et les &amp;quot;35 heures&amp;quot; : pour l'ouverture d'un débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale d'action intersyndicale sur la réduction du temps de travail dans les établissements publics scientifiques et techniques, 25 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de travail des cadres est-il contrôlable et négociable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "La négociation collective dans la construction de la norme sociale de l'emploi". Réseau " Emploi, travail, relations professionnelles et société", Institut Syndical Européen, Bruxelles, le 29 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de travail des cadres et sa réduction : quelques questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIèmes Journées de Sociologie du travail "Temps, statuts et conditions de travail", Bologne, 17-18-19 juin 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8319,1253 +8319,1253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poitou. De la psychologie expérimentale à l'anthropologie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Paraponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Paraponaris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199, 2023, Le travail en débat-Série LEST, 978-2-36630-136-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.199, 2023, Le travail en débat-Série LEST, 978-2-36630-136-6</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du facteur au livreur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Croquant, pp.220, 2020, 9782365122665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04452760v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du facteur au livreur ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le Brésil et la France dans la mondialisation néo-libérale (V1: Changements politiques et classes sociales ; V2 : Mobilisations du monde du travail)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.2 vol., 2020, Logiques sociales, 978-2-343-20328-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandewattyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Bouffartigue et Jean Vandewattyne. Octares, pp.275, 2020, Collection le travail en débats Série LEST, 978-2-36630-111-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise(s) et mondes du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès, 262 p., 2019, Coll. Le Travail en débats, 978-2-36630-087-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoro e crisi: l'Europa del Sud, un laboratorio? Travail et crise : l'Europe du Sud, un laboratoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.214, 2017, Sociologia del lavoro, 978-88-917-5910-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, jeunesse et migrations : regards croisés Europe-Amérique latine à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Supervielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. de l'IHEAL, 87, pp.238, 2016, Travaux et mémoires, 9782371540347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.2966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête des classes populaires : un essai politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Dispute, pp.214, 2016, 978-2-84303-278-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 2015, 2843032547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot; stress au travail &amp;quot; : des approches scientifiques hétérogènes, des usages sociaux pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Bugada et Valérie Renaux-Personnic. Presses de l'Université d'Aix-Marseille, pp.150, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de travail et temps de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Croquant, pp.220, 2020, 9782365122665</w:t>
+              <w:t xml:space="preserve">PUF, pp.231, 2012, Le travail humain, Alain Lancry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres, Classes moyennes : vers l'éclatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.346, 2011, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie des rapports sociaux - L'enseignement de Michel Arliaud (1990 - 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bouteiller. Paris : La Dispute, pp.224, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le travail se précarise : quelles résistances collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.2 vol., 2020, Logiques sociales, 978-2-343-20328-7</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, pp.355, 2009, 978-2-84303-186-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...818 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9575,1482 +9575,1551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parcours singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Rolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une sociologie du mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, 2022, Present Avenir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03684749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucoup parlées, diversement mobilisées : Les classes moyennes dans la France des années 1990-205</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud, Armando Boito,Paul Bouffartigue, Andreia Galvao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements politiques et classes sociales. Volume 1. Le Brésil et la France dans la mondialisation néolibéerale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-20328-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistelle Casse; Marianne De Troyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, conditions de travail et santé. Qu'est-ce qui a changé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 143, Institut Syndical Européen, pp.104-115, 2020, Rapport final, 978-2-87452-571-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : aux marges de la négociation, au cœur des conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs en Europe. Le syndicalisme face à la libéralisation et aux mutations des activités postales : Belgique, Bulgarie, Espagne, France et Royaume Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2020, 978-2-36630-111-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03287308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03287308v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Arborio, Paul Bouffartigue, Annie Lamanthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise(s) et mondes du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.5-13, 2019, 9782366300871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02066678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la flexibilité s’impose en dehors de la négociation collective . Les transformations du métier de facteur à la Poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Berthet et Caroline Vanuls. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une flexibilité à la française ? Regards croisés sur les évolutions professionnelles au prisme des réformes du travail et de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, 2019, 978-2-36630-097-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface à : Caroline Lanciano, Le travail de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de recherche. Production de savoirs et pratiques scientifiques et techniques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités : les nouvelles formes de disponibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université de Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix concepts pour penser le nouveau monde du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, 2019, 978-2-7637-3495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les expertises &amp;quot;RPS&amp;quot; auprès des CHSCT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir sur la santé au travail. Acteurs, dispositifs, outils et expertise autour des enjeux psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-36630-085-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : une dégradation accentuée de l’emploi et du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue; Annie Lamanthe; Mirella Gianini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lavoro e crisi : l’Europa del Sud, un laboratorio ? Travail et crise : l’Europe du Sud, un laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Angelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-96, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prévention des « RPS » par les CHSCT ? Des pratiques syndicales à la recherche de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiffon, Guillaume; Goussard, Lucie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syndicalisme et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.65-78, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se esta trivializando el trabajo nocturno ? El caso frances de las enfermeras y las auxiliares de enfermeria en el edio hospitalario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Galinier et Aurore Monod Pecquelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las cosas de la noche, Una mirada diferente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de estudios mexicanos y centroamericanos, 2016, Anthropologia y Ethnologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01440064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Travail, jeunesse et migrations. Regards croisés Europe Amérique latine à l'heure de la mondialisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'IHEAL, 2016, Mémoires et Travaux, 0073-8298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/enquete.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, informalité : contradictions, réversibilités, résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, jeunesse et migrations. Regards croisés Europe-Amérique latine à l'heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'IHEAL, pp.25-45, 2016, Travaux et Mémoires, 0073-8298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Supervielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Mariana Busso, Marcos Supervielle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, jeunesse et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'IHEAL, pp.7-22, 2016, Travaux et Mémoires, 0073-8298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/enquete.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles bases objectives pour les résistances et les mobilisations de travailleurs précaires ou/et informels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José-Angel Calderon, Lise Demailly, Séverin Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.69-80, 2016, Le travail en débats. Série Colloques &amp; Congrès, 978-2-36630-052-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la précarisation du salariat : acquis et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamanthe, Annie; Moullet, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers de nouvelles figures du salariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-157, 2016, Travail et gouvernance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-157, 2016, Travail et gouvernance</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.333-337, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439400v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disponibilité temporelle au travail: nouvelles formes, nouveaux enjeux</w:t>
               </w:r>
@@ -11103,119 +11172,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;stress au travail&amp;quot; : des approches scientifiques hétérogènes, des usages sociaux pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11224,1203 +11224,1203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le stress au travail. Approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université d'Aix-Marseille, pp.51-62, 2013, Droits, pouvoirs et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles figures du précariat et fragmentations des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et compétences dans la mondialisation. Les dynamiques sociales en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.150-162, 2012, Recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Bevort, Annette Jobert, Michel Lallement et Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.61-66, 2012, Quadrige</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autogestion et néolibéralisme. L'expérience argentine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEAL, pp.5-8, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Más allá de la &amp;quot;precariedad&amp;quot; y la &amp;quot;informalidad&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEIL-PIETTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convivir con la incertidumbre: aproximaciones a la flexibilización y precarización del trabajo en Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CICUS, pp.201-220, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi à statut au miroir de ses marges : précaires à la Poste dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cartier, Jean-Noël Retière, Yasmine Siblot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le salariat à statut : genèse et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.287-299, 2010, Pour une histoire du travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attendre le CDI pour faire grève et se syndiquer ? Précaires et action collective à la Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud, Paul Bouffartigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le travail se précarise, quelles résistances collectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.133-147, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des alternatives revendicatives de sécurisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud Paul Bouffartigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le travail se précarise. Quelles résistances sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.309-316, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte de classes sans classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Halphen (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité(s) : l' individu, le groupe, la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Sciences Humaines, pp.143-147, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Sliwka et C. Deschamps (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cadres hospitaliers. Représentations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wolters Kluwer France, pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux groupes professionnels à l'épreuve de la disponibilité temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanche Le Bihan-Youinou, Claude Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier vie familiale et vie professionnelle. Quelles politiques en Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes : EHESP, pp.189-214, 2008, Lien social et politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Roussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies de cadres. Vers un nouveau rapport au travail des cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 6 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division sexuada del trabajo profesional y domestico : algunos apuntes para una perspectiva temporal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Prieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabajo, género y tiempo social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Madrid : Ed. Complutense, pp.111-127, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier le travail des cadres : à propos d'une expérience de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bidet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Octares, pp.235-249, 2006, Le travail en débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two occupational groups facing the challenge of temporal availability : hospital nurses and bank managerial staff in France, Belgium and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulin Jean-Yves, Lallement Michel, Messenger Jon C, Michon François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decent working time : new trends, new issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILO Book, pp.369-394, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00083039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier le travail des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y.-F. Livian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre cadre, quel travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyon : ANACT, pp.14-35, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00437052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12430,353 +12430,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stress au travail, entre psychologisation et critique des conditions travail Le cas des soignantes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress au travail, entre psychologisation et critique des conditions travail Le cas des soignantes hospitalières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le syndicalisme face aux différentes formes de la flexibilité : enquête sur trois secteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.18</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contrepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00442101v1</w:t>
-[...80 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-00456869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">R. Jean</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires Féminins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cuturello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blöss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cagnasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.155</w:t>
+              <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00083882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12786,541 +12786,541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale au travail et genre. Intérêt et limites d'une approche statistique au travers de l'enquête Sumer en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01440179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale au travail et genre. Intérêt et limites d'une approche statistique au travers de l'enquête Sumer en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A quoi servent les expertises «RPS» » auprès des CHSCT ? 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle prévention des « RPS » par les CHSCT ? Des pratiques syndicales à la recherche de transformation. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01440212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00910425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas passer pour un « tire au flanc » ? Les ambivalences du rapport aux risques professionnels chez des travailleurs de la sous-traitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée du travail et déclin de la norme du temps de travail : le sens de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres : la déstabilisation dún salariat de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...245 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13330,1780 +13330,1780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de base en santé au travail des représentants du personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Granaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2018, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation de base en santé au travail des représentants du personnel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">NETPoste.Transformations et négociations du travail et de l’emploi dans les activités postales européennes. Belgique – Bulgarie – Espagne – France – Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perez Sofia Perez de Guzman Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandewattyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Commission Européenne. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « RPS » au regard du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DEB 13-952 du 28/06/2013, Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'impact de missions « risques psychosociaux » du cabinet SECAFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Pendariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2018, pp.56</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2014, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Carlos Prieto</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle mise en oeuvre des savoirs transmis lors des stages de l'IRT sur les « Risques psychosociaux » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de sélection, effets de condition : parcours professionnel , horaires de travail et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LEST UMR 7317. 2011, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en Santé Travail en Provences-Alpes-Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Melnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final, Laboratoire d'économie et sociologie du travail (LEST). 2010, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des relations au travail santé dans deux groupes socioprofessionnels sexués : soignantes hospitalières et salariés de la sous-traitance industrielle. De l'enquête Sumer à une enquête originale en PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rabassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LEST UMR 7317. 2008, pp.280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action collective et précarités : le syndicalisme à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peroumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Commission Européenne. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2007, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisations et militants de la CGT face à la &amp;quot; précarité sous-traitée &amp;quot; : la sous-traitance pétrochimique de l'étang de Berre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et dé-mesure du temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DEB 13-952 du 28/06/2013, Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.147</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2005, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du travail dans le temps de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2014, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2004, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.76</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps professionnels institués, représentés, vécus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2003, pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée du travail et déclin. De la norme du temps de travail : le sens de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LEST UMR 7317. 2011, pp.42</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2001, 509 (annexes p.358-509)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03732517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de réduction du temps de travail des cadres dans des entreprises pionnières : étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1999, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler sans compter son temps ? Les cadres et le temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bocchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Economie et Sociologie du Travail (LEST). 1997, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03724621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques des modes de régulation du temps de travail : une approche comparative France/Royaume Uni dans trois secteurs d'activité (métallurgie, grande distribution, santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bocchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mirochnitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mirochnitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Melnik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final, Laboratoire d'économie et sociologie du travail (LEST). 2010, pp.153</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1997, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LEST UMR 7317. 2008, pp.280</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03735536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chantier naval à la ville : la mémoire ouvrière de Port-de-Bouc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duplex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1984, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...753 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03757380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15113,118 +15113,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques psychosociaux : les nouveaux maux du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01092652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15292,51 +15292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCBD277E"/>
+    <w:nsid w:val="C799F622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15523,51 +15523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026742888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kww" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Pendari&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2560" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Busso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X09337855" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215834v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007605v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Troyer Madeleine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Esteban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Carlos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007518v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Giannini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=24284" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2966" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.233" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.217" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708194v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708986v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contrepois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fribourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cagnasso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440179v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Duflot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910425v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007603v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sofia Perez de Guzman Padron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rabassa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peroumal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007608v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007607v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03732517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bocchino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirochnitchenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cornu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplex" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01092652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026742888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kww" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Pendari&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Busso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X09337855" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215834v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Troyer Madeleine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Esteban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Carlos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Giannini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=24284" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2966" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504713v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504723v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.233" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.217" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911067v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586925v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contrepois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fribourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cagnasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440179v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Duflot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440212v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sofia Perez de Guzman Padron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rabassa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peroumal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863346v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03732517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007604v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bocchino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirochnitchenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cornu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplex" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01092652v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>