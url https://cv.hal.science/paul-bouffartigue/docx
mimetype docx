--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1528,125 +1528,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baschet, Défaire la tyrannie du présent. Temporalités émergentes et futurs inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l’ouvrage de Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales, La Découverte, coll. « l’envers des faits », 2017, 251 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.3637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01813984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chsct et le droit à l’expertise : recours et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1662,2052 +1740,2052 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.62-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01813957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baschet, Défaire la tyrannie du présent. Temporalités émergentes et futurs inédits</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage employment : dead or alive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mondon-Navazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine D’amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cingolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cukier, Le Travail démocratique, Paris, PUF, coll. « Actuel Marx Confrontation », 2017, 241 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre(s)au travail : présentation du Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Georges Benguigui et Dominique Monjardet, « Les classes moyennes en débats », Presses de l’Université de Paris Ouest, 2016, 255 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Pierre Roche, « La puissance d’agir au travail. Recherches et interventions cliniques, Eres, « Sociologie clinique », 2016, 323 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion du « dialogue social » dans l’entreprise. Loi Rebsamen et rapport Combrexelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quel dialogue social ?, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un « dialogue social » administré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation, gestion productive et santé au travail, François Aballéa et Arnaud Mias (coord.) Octares 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://nrt.revues.org/2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, travail et santé. Vers une meilleure visibilité des effets de la domination de sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail: regards sociologiques. Présentation du Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault : Ouvriers malgré tout (recension)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.345-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « RPS », un tournant dans la prise en compte de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage, &amp;quot;Le travail peut-il être supportable ?&amp;quot;, Yves Clot et Michel Gollac, Armand Collin, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, http://nrt.revues.org/2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Marylène Lieber, Janine Dahinden et Ellen Hertz, &amp;quot;Cachez ce travail que je ne saurais voir&amp;quot; Lausanne, Antipodes, coll. Existences et société, 2010, 228 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Delphine Corteel, Stephane Lelay (dir) , Les travailleurs des déchets, Préface d'Alain Corbin, Eres, Coll. &amp;quot; Clinique du travail &amp;quot;, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00878253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du retour à Reims au retour des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precarizaciones salariales y resistencias sociales: ¿Hacia una renovación de la mirada sociológica desde el caso francés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de relaciones laborales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.455-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_CRLA.2013.v31.n2.43226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stress au travail : un enjeu social ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9-10, pp.145-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une course fatale vers l'abîme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 13, pp.mis en ligne le 22 juin 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des liens travail-santé. Le rôle des normes de genre et de profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2), pp.247-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1493 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Pendariès</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarité, informalité : une perspective Nord-Sud pour penser les dynamiques du monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9-10, pp.145-158</w:t>
+              <w:t xml:space="preserve">, 2011, 9-10, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une course fatale vers l'abîme ?</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gender Division of Paid and Domestic Work : Some remarks in favour of a temporal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Time &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.220-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0961463X09337855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...197 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virilité, métier et rapport aux risques professionnels : le cas de la sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3736,135 +3814,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (3), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589254v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00586902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarités professionnelles et action collective.</w:t>
               </w:r>
@@ -4549,50 +4549,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facteurs dans la tourmente. Changements d’un temps de travail et remise en question d’un métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tant de capital, temps de travail ? Conflits, compromis et transactions autour du temps d’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'émiettement et la localisation des conflits du travail. Le cas des grèves de facteurs (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4614,126 +4683,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01813871v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01813854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et précarités : le sud européen comme laboratoire</w:t>
               </w:r>
@@ -5524,234 +5524,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les classes moyennes au cœur de la crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquièmes Rencontres Economie Emploi Formation Economie, emploi, formation : quelles manifestations de la crise en PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre le travail au centre d'une pensée de l'alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique du comité local Attac d'Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour des classes sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les classes sociales sur leurs "deux jambes" : le travail et les modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731724v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les &amp;quot;Risques psychosociaux&amp;quot; ?</w:t>
               </w:r>
@@ -5931,178 +5931,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Precariedad, informalidad: una perspectiva “Norte-Sur” para pensar las dinámicas del mundo del trabajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI ème congrès de l'Association Latino Américaine de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le stress au travail, entre psychologisation et critique des conditions travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII ème congrès de l'AIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442122v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00442115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradations du salariat et fragmentation des classes populaires : quelques implications de la &amp;quot;mondialisation</w:t>
               </w:r>
@@ -6233,50 +6233,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00446347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambivalences dans l'expérience du travail précaire. Un éclairage à partir du cas de La Poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études du séminaire " Intermittence et salariat ". Une socialisation du travail au-delà de l'emploi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Université de Paris Ouest Nanterre La Défense, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [de séance]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR CADRES « Les cadres : heurts et malheurs d'une catégorie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Guyancourt (Université de St Quentin en Yvelines) et Paris (EHESS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarisations salariales et résistances sociales : Vers un renouvellement du regard sociologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 èmes Journées Internationales de Sociologie du Travail. « Formes et structures du salariat : crise, mutation, devenir ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normes de genre, normes professionnelles et perception des risques du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6285,290 +6518,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès de l'Association Française de Sociologie (AFS). RTF 24 « Genre, Classe, Race. Rapports sociaux et construction de l'altérité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381621v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">halshs-00442076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precariousnes, collectif action and unions</w:t>
               </w:r>
@@ -6686,165 +6686,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précarités professionnelles et action collective.Enseignements d'une recherche sur trois terrains contrastés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI èmes Journées Internationales de Sociologie du Travail-Restructurations, précarisation, et valeurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Londres, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03684321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sécurisation des parcours professionnels : à quelle échelle et pour quel statut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Dares « Syndicalisme et action collective face aux différentes formes de flexibilité de l'emploi, et du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456862v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03684321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division sexuée du travail professionnel et domestique : quelques remarques pour une perspective temporelle</w:t>
               </w:r>
@@ -7031,50 +7031,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l'épreuve du travail des cadres : à propos d'une expérience de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie, Université Paris 13 Villetaneuse, 24-28 février 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux groupes professionnels à l'épreuve de la disponibilité temporelle : infirmières et cadres bancaires en France, Belgique et Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7083,73 +7165,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence du Séminaire International sur le Temps de travail (SITT), Paris, 26-28 février 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier le travail des cadres : un bilan de 10 ans d'expérience de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7165,258 +7247,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Sixième Journée d'étude "Ce que font les cadres", Lyon, IAE, Université Jean-Moulin, 8 décembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militer ? D'hier à demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum social des Alpes du sud, Veynes, 25-26 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des classes sociales : relancer et renouveler l'interrogation sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie, Université Paris 13 Villetaneuse, 24-28 février 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7566,168 +7566,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps et nouvelles formes de subordination salariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Marx International III "Le capital et l'humanité aujourd'hui", Atelier 2 « Inégalités sociales ou divisions de classes ? », Université de Paris X Nanterre, 26-29 septembre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temps de travail, temps sociaux et différenciations du salariat : une approche comparative entre quatre groupes professionnels dans trois pays européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Troyer Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prieto Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives". Atelier 3 " Action publique, comparaisons internationales, et marchés du travail", LEST, 21-23 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps et son nombre : pour une (re)conquête du sens d'une catégorie statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7743,126 +7812,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Huitièmes Journées de Sociologie du Travail "Marché du travail et différenciations sociales : approches comparatives", Atelier 2 "Procès de travail et marchés du travail", LEST, Aix-en-Provence, 21-23 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aix-en-Provence, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007515v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres nomades&amp;quot; : mythe et réalités. A propos des recompositions des marchés du travail des cadres</w:t>
               </w:r>
@@ -8131,50 +8131,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps de travail des cadres et sa réduction : quelques questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIèmes Journées de Sociologie du travail "Temps, statuts et conditions de travail", Bologne, 17-18-19 juin 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps de travail des cadres est-il contrôlable et négociable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8183,139 +8265,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "La négociation collective dans la construction de la norme sociale de l'emploi". Réseau " Emploi, travail, relations professionnelles et société", Institut Syndical Européen, Bruxelles, le 29 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007518v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8509,51 +8509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brésil et la France dans la mondialisation néo-libérale (V1: Changements politiques et classes sociales ; V2 : Mobilisations du monde du travail)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,51 +8967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête des classes populaires : un essai politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,216 +9362,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le travail se précarise : quelles résistances collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, pp.355, 2009, 978-2-84303-186-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie des rapports sociaux - L'enseignement de Michel Arliaud (1990 - 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bouteiller. Paris : La Dispute, pp.224, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00404801v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9910,50 +9910,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03287308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à : Caroline Lanciano, Le travail de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail de recherche. Production de savoirs et pratiques scientifiques et techniques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9979,225 +10074,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Arborio, Paul Bouffartigue, Annie Lamanthe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise(s) et mondes du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.5-13, 2019, 9782366300871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02066678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la flexibilité s’impose en dehors de la négociation collective . Les transformations du métier de facteur à la Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Berthet et Caroline Vanuls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une flexibilité à la française ? Regards croisés sur les évolutions professionnelles au prisme des réformes du travail et de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2019, 978-2-36630-097-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286553v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités : les nouvelles formes de disponibilité au travail</w:t>
               </w:r>
@@ -12148,50 +12148,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two occupational groups facing the challenge of temporal availability : hospital nurses and bank managerial staff in France, Belgium and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulin Jean-Yves, Lallement Michel, Messenger Jon C, Michon François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decent working time : new trends, new issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILO Book, pp.369-394, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00083039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudier le travail des cadres : à propos d'une expérience de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12204,143 +12290,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bidet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Octares, pp.235-249, 2006, Le travail en débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00437051v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00083039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier le travail des cadres</w:t>
               </w:r>
@@ -13449,51 +13449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NETPoste.Transformations et négociations du travail et de l’emploi dans les activités postales européennes. Belgique – Bulgarie – Espagne – France – Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15292,51 +15292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C799F622"/>
+    <w:nsid w:val="EF0757D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15523,51 +15523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026742888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kww" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Pendari&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Busso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X09337855" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215834v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Troyer Madeleine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Esteban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Carlos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Giannini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=24284" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2966" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504713v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504723v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.233" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.217" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911067v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586925v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contrepois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fribourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cagnasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440179v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Duflot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440212v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sofia Perez de Guzman Padron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rabassa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peroumal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863346v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03732517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007604v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bocchino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirochnitchenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cornu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplex" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01092652v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026742888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kww" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Pendari&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Busso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X09337855" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215834v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Troyer Madeleine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Esteban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Carlos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007518v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Giannini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=24284" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2966" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504723v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.233" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/enquete.217" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911067v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586925v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442101v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contrepois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fribourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cagnasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440179v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Duflot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440212v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sofia Perez de Guzman Padron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rabassa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peroumal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863346v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03732517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007604v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bocchino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mirochnitchenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cornu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duplex" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01092652v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>