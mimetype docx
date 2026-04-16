--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -412,196 +412,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04178874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Monter à la confédération »</w:t>
+                <w:t xml:space="preserve">« Avez-vous tenté de vous évader ? » Le contrôle biographique communiste face à l’enjeu des évasions (1944-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.122.0035⟩</w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 284 (4), pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.284.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03216551v1</w:t>
+                <w:t xml:space="preserve">halshs-03463935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avez-vous tenté de vous évader ? » Le contrôle biographique communiste face à l’enjeu des évasions (1944-1961)</w:t>
+                <w:t xml:space="preserve">« Monter à la confédération »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 284 (4), pp.81-100. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (1), pp.35-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.284.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.122.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03463935v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03216551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une nécessaire opération de reclassement ». Sociobiographie du Comité directeur de la SFIC (1920-1925)</w:t>
               </w:r>
@@ -1523,191 +1523,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panoplies militantes : objets en actions et en collections</w:t>
+                <w:t xml:space="preserve">Le projet MATOS Mémoire, Archives et Transmission des Objets militantS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Désirs d'objets » -29 mars 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS); Unité Mixte de Recherche Temps, espaces, langages, Europe méridionale, Méditerranée (TELEMMe), AMU-CNRS. Aix-Marseille Université (AMU); Département de la recherche et de l’enseignement du Musée des civilisations de l’Europe et de la Méditerranée (MUCEM), Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Dealing with “activist artefacts” (products of the workers' movement and social movements): Conservation, Valorisation, History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALHI (International Association of Labour History Institutions); La Contemporaine, Sep 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982035v1</w:t>
+                <w:t xml:space="preserve">hal-04982097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet MATOS Mémoire, Archives et Transmission des Objets militantS</w:t>
+                <w:t xml:space="preserve">Panoplies militantes : objets en actions et en collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dealing with “activist artefacts” (products of the workers' movement and social movements): Conservation, Valorisation, History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALHI (International Association of Labour History Institutions); La Contemporaine, Sep 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Journée « Désirs d'objets » -29 mars 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS); Unité Mixte de Recherche Temps, espaces, langages, Europe méridionale, Méditerranée (TELEMMe), AMU-CNRS. Aix-Marseille Université (AMU); Département de la recherche et de l’enseignement du Musée des civilisations de l’Europe et de la Méditerranée (MUCEM), Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982097v1</w:t>
+                <w:t xml:space="preserve">hal-04982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisations populaires et rapports au Parti à travers la vie interne du PCF. Éléments pour une histoire infrapolitique du communisme français.</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.043.0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.284.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.6782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jerome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.066.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.126.0073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Vaccaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-goater.org/livre/cetait-1958-en-bretagne/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100692530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02109725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.043.0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.284.0081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.6782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jerome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.066.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.126.0073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Vaccaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-goater.org/livre/cetait-1958-en-bretagne/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100692530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02109725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>