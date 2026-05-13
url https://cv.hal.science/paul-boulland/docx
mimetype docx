--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -412,391 +412,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04178874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avez-vous tenté de vous évader ? » Le contrôle biographique communiste face à l’enjeu des évasions (1944-1961)</w:t>
+                <w:t xml:space="preserve">« Monter à la confédération »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmcc.284.0081⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (1), pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.122.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03463935v1</w:t>
+                <w:t xml:space="preserve">halshs-03216551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Monter à la confédération »</w:t>
+                <w:t xml:space="preserve">« Avez-vous tenté de vous évader ? » Le contrôle biographique communiste face à l’enjeu des évasions (1944-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122 (1), pp.35-58. </w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 284 (4), pp.81-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.122.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.284.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03216551v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03463935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une nécessaire opération de reclassement ». Sociobiographie du Comité directeur de la SFIC (1920-1925)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les naissances du communisme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 (272), pp.17-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms.272.0017⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 3 (272), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.272.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03078977v1</w:t>
+                <w:t xml:space="preserve">halshs-03078975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les naissances du communisme en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+                <w:t xml:space="preserve">« Une nécessaire opération de reclassement ». Sociobiographie du Comité directeur de la SFIC (1920-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 (272), pp.3-15. </w:t>
+              <w:t xml:space="preserve">, 2020, 3 (272), pp.17-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.272.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms.272.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03078975v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03078977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guerre, de Stéphane Brizé, 2018, 113 min.</w:t>
               </w:r>
@@ -938,51 +938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gauche de la gauche : des partis entre désencastrement social et vide stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Palheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,51 +1159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion et domination des militantes dans les réseaux locaux du Parti communiste français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 126 (2), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,51 +1419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ethuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,191 +1523,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet MATOS Mémoire, Archives et Transmission des Objets militantS</w:t>
+                <w:t xml:space="preserve">Panoplies militantes : objets en actions et en collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dealing with “activist artefacts” (products of the workers' movement and social movements): Conservation, Valorisation, History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALHI (International Association of Labour History Institutions); La Contemporaine, Sep 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Journée « Désirs d'objets » -29 mars 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS); Unité Mixte de Recherche Temps, espaces, langages, Europe méridionale, Méditerranée (TELEMMe), AMU-CNRS. Aix-Marseille Université (AMU); Département de la recherche et de l’enseignement du Musée des civilisations de l’Europe et de la Méditerranée (MUCEM), Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982097v1</w:t>
+                <w:t xml:space="preserve">hal-04982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panoplies militantes : objets en actions et en collections</w:t>
+                <w:t xml:space="preserve">Le projet MATOS Mémoire, Archives et Transmission des Objets militantS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Désirs d'objets » -29 mars 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’histoire sociale des mondes contemporains (CHS); Centre tourangeau d’histoire et d’étude des sources (CeTHiS); Unité Mixte de Recherche Temps, espaces, langages, Europe méridionale, Méditerranée (TELEMMe), AMU-CNRS. Aix-Marseille Université (AMU); Département de la recherche et de l’enseignement du Musée des civilisations de l’Europe et de la Méditerranée (MUCEM), Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Dealing with “activist artefacts” (products of the workers' movement and social movements): Conservation, Valorisation, History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALHI (International Association of Labour History Institutions); La Contemporaine, Sep 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982035v1</w:t>
+                <w:t xml:space="preserve">hal-04982097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisations populaires et rapports au Parti à travers la vie interne du PCF. Éléments pour une histoire infrapolitique du communisme français.</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.043.0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.284.0081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.6782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jerome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.066.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.126.0073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Vaccaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-goater.org/livre/cetait-1958-en-bretagne/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100692530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02109725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.043.0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simonpoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.284.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.272.0017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.6782" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jerome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.066.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.126.0073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.196.0054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pennetier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Vaccaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-goater.org/livre/cetait-1958-en-bretagne/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100692530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02109725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>