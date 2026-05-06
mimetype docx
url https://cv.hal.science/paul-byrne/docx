--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -162,3622 +162,9735 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of innovative greenhouses: Assessment of solar radiation transmission, analysis of indoor climate and heat storage potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Days on Thermal Science and Energy, JITH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of the thermal performance of a double- skin facade as a strategy for the energy renovation of a tertiary building.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Days on Thermal Science and Energy, JITH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation thermique dynamique de la rénovation d’un bâtiment tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Thermique JITH 2024 – 20ème édition - Bâtir écologique pour une résilience climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la ventilation et de la consommation de chauffage d’une salle de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique Thermique Recherche Internationale Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of a highly-efficient hydro-CO2 piston for commercial refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IREEC2, 17 - 20 mars 2023, Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet (Tunisie), Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical finite-element study and performance evaluation of an isothermal compression in a hydro-CO2 liquid piston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 26th IIR International Congress of refrigeration, ICR 2023, 21 – 25 août 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE D'UN SYSTEME DE CLIMATISATION AVEC RECUPERATION DE CHALEUR POUR LE DESSALEMENT SOUMIS A DIFFERENTS CLIMATS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Morjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Dahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IREEC2, 17 - 20 mars 2023, Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet (Tunisie), Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of refrigerants working in an air conditioning system with heat recovery for desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Morjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Dahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation Study of a Multilayer Membrane Distillation Unit Coupled to Heat Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Dahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Morjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Days on Thermal Science and Energy, JITH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tangier, Morocco. pp.427-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43934-6_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'impact de la ventilation sur la qualité de l'air et la consommation énergétique d'une salle de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Génie Civil, 23 – 25 mai 2023, Paris Saclay, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical finite-element study and performance evaluation of an isothermal compression in a hydro-CO2 liquid piston.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 26th IIR International Congress of refrigeration, ICR 2023, 21 – 25 août 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MESURE DE LA CONDUCTIVITE THERMIQUE D'UN MATERIAU A CHANGEMENT DE PHASE POUR UN SYSTEME DE CLIMATISATION SOLAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardiyansiyah Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE TECHNICO-ECONOMIQUE D'UN SYSTEME DE STOCKAGE D'ENERGIE DE LONGUE DUREE UTILISANT LE POMPAGE-TURBINAGE ET DES CYCLES TRANSCRITIQUES AU DIOXYDE DE CARBONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation d'un modèle de simulation thermique dynamique d'une serre de culture de tomates à l'aide du logiciel TRNSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Thermique JITH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Study Based On Thermal Cycles On A PCM Sample For Cold Storage In An AC System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Trisnadewi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardiyansyah Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandy Putra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Advances and Innovation in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Makassar, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'écoulement et du confort thermique généré par un diffuseur commercial multiorifices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bragança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Thermique JITH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude simulée d'une installation de TFP pour la production d'eau douce par distillation membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Dahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Morjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Thermique JITH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a phase change material storage for the solar air-conditioning system of a net-zero energy hotel in a tropical region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IIR Conference on Sustainability and the Cold Chain, ICCC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nantes, France. pp.26-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.291647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNDERGROUND PUMPED-HYDRO ENERGY STORAGE USING CARBON DIOXIDE IN SHALLOW LINED ROCK CAVERNS; APPLICATION TO LONG-DURATION STORAGE AS THE ENERGY CONVERSION OF A PUMPED THERMAL ELECTRICITY STORAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'un matériau de stockage par changement de phase pour le système de climatisation solaire d'un hôtel net-zéro- énergie en région tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasruddin Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardiyansyah Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois en énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Baie Saint-Paul, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couplage d'une thermofrigopompe à une unité de distillation membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut des Sciences Physiques de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Feb 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance study of a cooling device coupled to a membrane distillation unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEMDES 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Las Palmas de Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE DES PERFORMANCES D'UNE MACHINE FRIGORIFIQUE COUPLEE A UNE UNITE DE DISTILLATION MEMBRANAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLUIDES FRIGORIGENES NATURELS ET FLUIDES A FAIBLE GWP POUR PETITES POMPES A CHALEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE EXPERIMENTALE ET SIMULEE D'UN PILOTE DE DISTILLATION MEMBRANAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Refrigeration Energy and Environment Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE EXPERIMENTALE D'UNE THERMOFRIGOPOMPE AU PROPANE EN FONCTIONNEMENT HIVERNAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Refrigeration Energy and Environment Colloquium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPARAISON ENERGETIQUE ET EXERGETIQUE DE SYSTEMES DE DESSALEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yemna Sarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Refrigeration Energy and Environment Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse exergétique du fonctionnement de thermofrigopompes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a heat pump for simultaneous cooling and desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ait Oumeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Meeting on Advances in Thermofluids IMAT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement en régime dynamique d'une thermofrigopompe au propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone en Énergétique et Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Comores. pp.article 4-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat pump for cooling and desalination driven by solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Aït Ouméziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Heating and Cooling Programme de l'Agence Internationale de l'Energie Experts meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude simulée d'un système de distillation membranaire pour le dessalement d'eau de mer couplé à une thermofrigopompe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Aït Ouméziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone en Énergétique et Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Comores. pp.article 16-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study and simulation of a thermosiphon defrosting technique for air-source heat pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASHRAE Winter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.article DA-13-C032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a heat pump for simultaneous heating and cooling working with R290 or R1234yf and coupled to a building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASHRAE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.article DE-13-C070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes innovants de dessalement d'eau de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dinan fête la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dinan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solar driven heat pump for cooling and desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Heating and Cooling Programme de l'Agence Internationale de l'Energie Experts meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude simulée d'un système de dessalement d'eau de mer et de production de froid par thermofrigopompe couplée à des panneaux solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque International Francophone en Energétique et Mécanique, CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ouagadougou, Burkina Faso. pp.ART-1-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude simulée d'un système de dessalement d'eau de mer et de production de froid par thermofrigopompe couplée à des panneaux solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les Rendez-Vous du Pôle Cristal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dinan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation du couplage d'une thermofrigopompe à différents types de bâtiments - Intérêt de la production simultanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque International Francophone en Energétique et Mécanique, CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ouagadougou, Burkina Faso. pp.ART-6-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT OF A SCROLL COMPRESSOR MODEL FOR PROPANE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 10th Gustav Lorentzen Conference on Natural Refrigerants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.GL-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-phase thermosiphon defrosting technique for air-source heat pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference, HPC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tokyo, Japan. Paper 7.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exergy-based comparison between a heat pump for simultaneous heating and cooling (HPS) and a standard reversible heat pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 23rd IIR International Congress of refrigeration, ICR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. Paper 687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison exergétique entre une thermofrigopompe et une pompe à chaleur réversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois, CIFQ 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicoutimi, Saguenay, Canada. pp.Energsyst04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale d'un prototype de thermofrigopompe de petite puissance à équilibrage sur air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque International Francophone en Energétique et Mécanique, CIFEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saly, Sénégal. pp.ART-1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling and simulation of a heat pump for simultaneous heating and cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System Simulation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liège, Belgium. Paper 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances d'un prototype de thermofrigopompe au R407C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois CIFQ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp. 133-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale et simulée d'une thermofrigopompe de petite à moyenne puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les Rendez-Vous du Pôle Cristal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Dinan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and simulation of a heat pump for simultaneous heating and cooling using HFC or CO2 as a working fluid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Gustav Lorentzen Conference on natural working fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.NIK 04 - T1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative simulée des performances d'installations de ventilation par rafraîchissement adiabatique indirect et par puits canadien d'une résidence pour personnes agées,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québécois (CIFQ) - Thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.art 04-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of the performances of a buried-pipe ventilation system and an indirect evaporative cooler operating in a care home for old people.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Helsinki, Finland. pp.1405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'une thermofrigopompe au HFC ou au CO2 et couplée à un hôtel. Comparaison des performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québecois CIFQ 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.ART-04-06</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation thermique d'un bâtiment. Optimisation de l'enveloppe et des équipements en termes de confort et de besoins énergétiques annuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois CIFQ 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.ART-10-02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative simulée des performances d'installations de ventilation par rafraîchissement adiabatique indirect et par puits canadien d'une résidence pour personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois CIFQ 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.ART- 04 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of an innovative defrosting system of a heating and cooling plant using a HFC or CO2 as a working fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heat SET : Heat Transfer in Components and Systems for Sustainable Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">simulation thermique d'un bâtiment. Optimisation de l'enveloppe et des équipements en termes de confort et de besoins énergétiques annuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.art 10-02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of a heating and cooling plant coupled to a hotel using HFC or CO2 as a working fluid. Comparison of the performances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Helsinki, Finland. pp.1234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation et modélisation d'une thermofrigopompe au CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climamed 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.P.I-3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des performances simulées de thermofrigopompes au HFC et au CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Conférence IPBSA France (International Building Performance Simulation Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, St Pierre de la Réunion, France. pp.Byrne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-age thermo-mechanical behaviour of a laboratory-scale thermo-active wall: Experimental measurements and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Byrne</w:t>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 519, pp.145831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the ventilation of a classroom to achieve heating energy savings and better indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New correlation for transient laminar natural convection heat transfer in a differentially heated square cavity between air and a PCM layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Chehouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/01436244241233756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (9), pp.4033-4047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-024-12982-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506419v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the experimental characterization of a mobile wick solar still with external condenser tested under the climatic conditions of Rennes, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souleye Faye</w:t>
+                <w:t xml:space="preserve">A Review of Energy-Efficient Technologies and Decarbonating Solutions for Process Heat in the Food Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samba Ousmane Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110395⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17123051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615475v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Energy-Efficient Technologies and Decarbonating Solutions for Process Heat in the Food Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Faraldo</w:t>
+                <w:t xml:space="preserve">Data on the experimental characterization of a mobile wick solar still with external condenser tested under the climatic conditions of Rennes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sory Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Mactar Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleye Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ousmane Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17123051⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651482v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New correlation for transient laminar natural convection heat transfer in a differentially heated square cavity between air and a PCM layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the ventilation of a classroom to achieve heating energy savings and better indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benhamou</w:t>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Meslem</w:t>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-024-12982-3⟩</w:t>
+              <w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01436244241233756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574460v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un piston hydro-CO2 à haute efficacité pour la réfrigération commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/iste.op.2024.1104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Phase Change Materials of Modified Soy Wax using Graphene and MAXene for Thermal Energy Storage Materials in Buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat Recovery Potential in a Semi-Closed Greenhouse for Tomato Cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Labihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14716/ijtech.v14i3.6092⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Clean Technologies, 5 (4), pp.1159-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol5040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150497v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Recovery Potential in a Semi-Closed Greenhouse for Tomato Cultivation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Phase Change Materials of Modified Soy Wax using Graphene and MAXene for Thermal Energy Storage Materials in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Trisnadewi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eny Kusrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwi Marta Nurjaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byrne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol5040058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.596-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14716/ijtech.v14i3.6092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356300v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of Heat Pumps for Simultaneous Heating and Cooling, a Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (16), pp.5933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15165933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Summary and Literature Review on Modelling and Simulation of Heat Pumps for Simultaneous Heating and Cooling for Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (10), pp.3529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15103529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Heat Pump for Simultaneous Cooling and Desalination by Membrane Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes11100725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of a Long-Duration Energy Storage Using Pumped-Hydro and Carbon Dioxide Transcritical Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (15), pp.4401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en14154401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep seawater cooling and desalination: Combining seawater air conditioning and desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. A. B. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Zakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74, pp.103257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scs.2021.103257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy analysis of heat pumps for simultaneous heating and cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale pumped thermal electricity storages-converting energy using shallow lined rock caverns, carbon dioxide and underground pumped-hydro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.069⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (19), pp.4150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9194150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990479v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of heat pumps for simultaneous heating and cooling using CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.616-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a latent heat thermal energy storage for the solar air-conditioning system of a net-zero energy hotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Environment and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale pumped thermal electricity storages-converting energy using shallow lined rock caverns, carbon dioxide and underground pumped-hydro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exergy analysis of heat pumps for simultaneous heating and cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9194150⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368112v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Solar AC System Including a PCM Storage for Sustainable Resorts in Tropical Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandy Putra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasruddin Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVERGREEN Joint Journal of Novel Carbon Resource Sciences &amp; Green Asia Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 06, pp.143 - 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design study of the coupling of an air gap membrane distillation unit to an air conditioner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
+                <w:t xml:space="preserve">Refrigerant charge optimisation for propane heat pump water heaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579519v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refrigerant charge optimisation for propane heat pump water heaters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Ghoubali</w:t>
+                <w:t xml:space="preserve">Design study of the coupling of an air gap membrane distillation unit to an air conditioner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.017⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.308 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508440v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV and Electrodiffusion diagnostics of flow field, wall shear stress and mass transfer beneath three round submerged impinging jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjovi Sodjavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bragança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.417-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive control of wall shear stress and mass transfer generated by submerged lobed impinging jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjovi Sodjavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (5), pp.925-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00231-015-1610-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Heat Pump for Simultaneous Cooling and Desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ait Oumeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Advances in Heat Transfer, Flow Engineering and Energy Installations 819, pp.152-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.819.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the coupling of cooling, desalination and solar photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Aït Ouméziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (juillet), pp.703-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2015.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of a heat pump for simultaneous heating and cooling coupled to buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.141-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une thermofrigopompe au propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bazantay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scroll compressor modelling for heat pumps using hydrocarbons as refrigerants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of a heat pump for simultaneous heating and cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (3), pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12273-012-0089-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of an air-source heat pump for simultaneous heating and cooling - Part 1: Basic concepts and performance verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (5), pp.1841-1847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of an air-source heat pump for simultaneous heating and cooling - Part 2: Dynamic behaviour and two-phase thermosiphon defrosting technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (9), pp.3072-3078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-phase thermosiphon defrosting technique for air-source heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Pump Centre newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp.72-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and simulation of a heat pump for simultaneous heating and cooling using HFC or CO2 as a working fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (7), pp.1711-1723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3787,6063 +9900,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of a Mobile Wick Solar Still with External Condenser in Rennes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sory Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Mactar Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souley Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Research, New Technologies and Applications Vol. 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.120-140, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/srnta/v3/2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat pumps for simultaneous heating and cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Pumps: Performance and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4. Advances in Air-Source Heat Pump Water Heaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douglas Fernandes Barbin and Vivaldo Silveira Jr. (Agriculture and Food Science Centre, National University of Ireland, Dublin, Ireland, and others). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Concepts for Energy-Efficient Water Heating Systems: Theoretical Analysis and Experimental Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.93-122, 2013, Energy Science, Engineering and Technology, 978-1-62417-070-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE D'UN SYSTEME DE CLIMATISATION AVEC RECUPERATION DE CHALEUR POUR LE DESSALEMENT SOUMIS A DIFFERENTS CLIMATS</w:t>
+                <w:t xml:space="preserve">Modelling and Simulation of Heat Pumps for Simultaneous Heating and Cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IREEC2, 17 - 20 mars 2023, Hammamet, Tunisie</w:t>
-[...5523 lines deleted...]
-                <w:t xml:space="preserve">hal-00728346v1</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, J: Thermal Management</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité énergétique des thermofrigopompes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Université de Rennes 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03239929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9853,404 +10425,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of heat lost by refrigeration equipment for desalination by membrane distillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Using heat-pump for simultaneous air conditioning and fresh water production by membrane distillation: performance prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Balannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MemPro6 Intégration des membranes dans les procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Congress on Membranes and Membrane Processes ICOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579709v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using heat-pump for simultaneous air conditioning and fresh water production by membrane distillation: performance prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Valorization of heat lost by refrigeration equipment for desalination by membrane distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Balannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Membranes and Membrane Processes ICOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">MemPro6 Intégration des membranes dans les procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579602v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale d’une unité de distillation membranaire AGMD pour un couplage avec une thermofrigopompe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Tidiane Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Balannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l'école doctorale SDLM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10260,143 +10832,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit frigorifique, installation comprenant un tel circuit et procédé correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ghoubali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bazantay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2015/015104 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10406,114 +10978,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique d'une thermofrigopompe de petite à moyenne puissance à équilibrage sur air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. INSA de Rennes, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00702941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10581,51 +11153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31493EE0"/>
+    <w:nsid w:val="F077E33E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10812,51 +11384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-byrne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2819-2895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150243189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Labihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145831" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01436244241233756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Mactar Sokhna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleye Faye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ousmane Sow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110395" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faraldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17123051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-12982-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faraldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie Loiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Trisnadewi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eny Kusrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Marta Nurjaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byrne Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v14i3.6092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5040058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15165933" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lalanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335514v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Hunt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. A. B. Weber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Zakeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Diaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103257" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01990479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ghoubali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02162139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9194150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Putra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazantay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1610-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.819.152" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926701v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miriel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bazantay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.12.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.06.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;nat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-012-0089-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.05.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Faye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/srnta/v3/2184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Morjane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Dahbani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04877467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0620" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_43" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722584v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardiyansyah Yatim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tiffonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardiyansiyah Yatim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippidis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdullah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.291647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdullah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02389170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Sarray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314183v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167578v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996668v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996691v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729255v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03239929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;ar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00702941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-byrne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2819-2895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150243189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Labihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faraldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lalanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Morjane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Dahbani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04877467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0620" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tiffonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardiyansiyah Yatim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Trisnadewi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardiyansyah Yatim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Putra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippidis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdullah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.291647" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02389170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Tidiane Diaby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ghoubali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazantay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Sarray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miriel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bazantay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;nat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729255v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145831" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benhamou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-12982-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faraldo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17123051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Diarra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Mactar Sokhna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleye Faye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ousmane Sow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01436244241233756" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356300v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5040058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eny Kusrini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Marta Nurjaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byrne Paul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v14i3.6092" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15165933" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103529" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100725" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335514v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Hunt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. A. B. Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Zakeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Diaby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9194150" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02162139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.03.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01990479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.069" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdallah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.08.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1610-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.819.152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926701v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.12.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996605v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.06.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-012-0089-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.03.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.05.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Faye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/srnta/v3/2184" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990466v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03239929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;ar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00702941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>