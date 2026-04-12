--- v0 (2026-03-06)
+++ v1 (2026-04-12)
@@ -204,252 +204,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature et propriété : pour une socio-économie écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+                <w:t xml:space="preserve">Socio-environmental monitoring and co-management strategies to favor groundwater recharge and sustainable use in southern metropolises: Toward a co-managed aquifer recharge model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.029.0019⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225208v1</w:t>
+                <w:t xml:space="preserve">hal-03665762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental monitoring and co-management strategies to favor groundwater recharge and sustainable use in southern metropolises: Toward a co-managed aquifer recharge model?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Nature et propriété : pour une socio-économie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.100350. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Française de Socio-Economie, n° 29 (2), pp.19-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.029.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665762v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Gilbert Cochet et Béatrice Kremer-Cochet</w:t>
               </w:r>
@@ -1412,90 +1412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layered water resources, management, and uses under the impacts of global changes in a southern coastal metropolis: When will it be already too late? Crossed analysis in Recife, NE Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1949,730 +1949,1207 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Espaces et sociétés, 150, pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Garnoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du septentrion. 2022, 2757436457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie enfin écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ERES. 2022, 9782749274499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Danilo Martucelli, 978-2-7574-2026-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2018, Le regard sociologique, 2757420267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségrégation et fragmentation dans les métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des effondrements et des territoires : cycles communs, vécus singuliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La collapsologie, variante de l’écologie catastrophiste, et son analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du septentrion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.155-158, 2022, 9782757436721</w:t>
+              <w:t xml:space="preserve">, p. 55-69, 2022, 2757436457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118877v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la troisième partie. Des effondrements et des territoires : cycles communs, vécus singuliers</w:t>
+                <w:t xml:space="preserve">Introduction. L’effondrement, last call pour les sociologues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Melin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Garnoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 155-157, 2022, 2757436457</w:t>
+              <w:t xml:space="preserve">, p. 11-37, 2022, 2757436457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516738v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la première partie. La catastrophe pour réactiver l’utopie ?</w:t>
+                <w:t xml:space="preserve">Introduction de la troisième partie. Des effondrements et des territoires : cycles communs, vécus singuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 41-43, 2022, 2757436457</w:t>
+              <w:t xml:space="preserve">, p. 155-157, 2022, 2757436457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516734v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’effondrement, last call pour les sociologues ?</w:t>
+                <w:t xml:space="preserve">Introduction de la première partie. La catastrophe pour réactiver l’utopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 11-37, 2022, 2757436457</w:t>
+              <w:t xml:space="preserve">, p. 41-43, 2022, 2757436457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516721v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collapsologie, variante de l’écologie catastrophiste, et son analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des effondrements et des territoires : cycles communs, vécus singuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 55-69, 2022, 2757436457</w:t>
+              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.155-158, 2022, 9782757436721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516710v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un déni public</w:t>
+                <w:t xml:space="preserve">Recife, métropole régionale aux contrastes socio-spatiaux importants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 141-152, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 37-50, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516643v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recife, métropole régionale aux contrastes socio-spatiaux importants</w:t>
+                <w:t xml:space="preserve">Un déni public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 37-50, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 141-152, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516639v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une offre en eau diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 171-190, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de l’eau : des transformations sans révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2692,366 +3169,366 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 207-226, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Des mobilisations sociales absentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 11-36, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 153-170, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516615v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mobilisations sociales absentes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 153-170, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 11-36, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516645v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giglio Armelle; Cary Paul; Melo Ana Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife- Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-34, 2018, 2757420267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.21358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de l’eau : enjeux locaux et globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3071,534 +3548,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 191-206, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516626v1</w:t>
-              </w:r>
-[...475 lines deleted...]
-                <w:t xml:space="preserve">hal-01633767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3756,103 +3756,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How global changes impact water resources in a southern coastal metropolis? Case of Recife (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cary</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -3881,77 +3881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Quality and Quantity in a Coastal Aquifer Under High Human Pressure: Understand the Aquifer Functioning and the Social Perception of Water Use for a Better Water Management. Example of Recife (PE, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lincoln M Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04225208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.056.0157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garnoussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-ZFXMDN4X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jacquemot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04118877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100277630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21344" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01284902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665762v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04225208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.056.0157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garnoussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-ZFXMDN4X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jacquemot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100277630" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04118877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21358" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21358" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01284902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>