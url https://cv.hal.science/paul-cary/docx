--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -204,343 +204,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental monitoring and co-management strategies to favor groundwater recharge and sustainable use in southern metropolises: Toward a co-managed aquifer recharge model?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Entretien avec Gilbert Cochet et Béatrice Kremer-Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100350⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 29 (2), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.029.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665762v1</w:t>
+                <w:t xml:space="preserve">hal-04335394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et propriété : pour une socio-économie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Revue Française de Socio-Economie, n° 29 (2), pp.19-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.029.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Gilbert Cochet et Béatrice Kremer-Cochet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+                <w:t xml:space="preserve">Socio-environmental monitoring and co-management strategies to favor groundwater recharge and sustainable use in southern metropolises: Toward a co-managed aquifer recharge model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 29 (2), pp.149-157. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.029.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335394v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La seconde nature de la sociologie. Plaidoyer pour la conservation du monde</w:t>
               </w:r>
@@ -940,165 +940,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommer autrement… sans changer les institutions. L’exemple d’une coopérative de consommateurs lilloise</w:t>
+                <w:t xml:space="preserve">2019/3 Consommer autrement… sans changer les institutions. L’exemple d’une coopérative de consommateurs lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.231-250</w:t>
+              <w:t xml:space="preserve">, 2019, Géographie, Économie, Société, 21, pp.231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335874v1</w:t>
+                <w:t xml:space="preserve">hal-03193080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019/3 Consommer autrement… sans changer les institutions. L’exemple d’une coopérative de consommateurs lilloise</w:t>
+                <w:t xml:space="preserve">Consommer autrement… sans changer les institutions. L’exemple d’une coopérative de consommateurs lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Géographie, Économie, Société, 21, pp.231-250</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193080v1</w:t>
+                <w:t xml:space="preserve">hal-04335874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les villes en décroissance à la croisée des chemins</w:t>
               </w:r>
@@ -1412,90 +1412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layered water resources, management, and uses under the impacts of global changes in a southern coastal metropolis: When will it be already too late? Crossed analysis in Recife, NE Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2554,672 +2554,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’effondrement, last call pour les sociologues ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des effondrements et des territoires : cycles communs, vécus singuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 11-37, 2022, 2757436457</w:t>
+              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.155-158, 2022, 9782757436721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516721v1</w:t>
+                <w:t xml:space="preserve">hal-04118877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la troisième partie. Des effondrements et des territoires : cycles communs, vécus singuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 155-157, 2022, 2757436457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la première partie. La catastrophe pour réactiver l’utopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 41-43, 2022, 2757436457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des effondrements et des territoires : cycles communs, vécus singuliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. L’effondrement, last call pour les sociologues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Garnoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du septentrion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement. Reconfigurations théoriques et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.155-158, 2022, 9782757436721</w:t>
+              <w:t xml:space="preserve">, p. 11-37, 2022, 2757436457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118877v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recife, métropole régionale aux contrastes socio-spatiaux importants</w:t>
+                <w:t xml:space="preserve">Une offre en eau diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 37-50, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 171-190, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516639v1</w:t>
+                <w:t xml:space="preserve">hal-04516649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un déni public</w:t>
+                <w:t xml:space="preserve">La gouvernance de l’eau : des transformations sans révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 141-152, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 207-226, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516643v1</w:t>
+                <w:t xml:space="preserve">hal-04516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une offre en eau diversifiée</w:t>
+                <w:t xml:space="preserve">Recife, métropole régionale aux contrastes socio-spatiaux importants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 171-190, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 37-50, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516649v1</w:t>
+                <w:t xml:space="preserve">hal-04516639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de l’eau : des transformations sans révolutions</w:t>
+                <w:t xml:space="preserve">Un déni public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 207-226, 2018, Le regard sociologique, 2757420267</w:t>
+              <w:t xml:space="preserve">, p. 141-152, 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516628v1</w:t>
+                <w:t xml:space="preserve">hal-04516643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mobilisations sociales absentes</w:t>
               </w:r>
@@ -3756,103 +3756,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How global changes impact water resources in a southern coastal metropolis? Case of Recife (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -3881,77 +3881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Quality and Quantity in a Coastal Aquifer Under High Human Pressure: Understand the Aquifer Functioning and the Social Perception of Water Use for a Better Water Management. Example of Recife (PE, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lincoln M Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665762v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04225208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.056.0157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garnoussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-ZFXMDN4X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jacquemot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100277630" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04118877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21358" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21358" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01284902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04225208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100350" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.056.0157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garnoussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Lann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-ZFXMDN4X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jacquemot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100277630" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04118877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21358" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21358" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01284902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>