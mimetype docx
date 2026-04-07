--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -311,346 +311,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum dependent factorisation in the target fragmentation region at small $x$</w:t>
+                <w:t xml:space="preserve">Gluon splitting at small $x$: a unified derivation for the JIMWLK, DGLAP and CSS equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 136 (8), pp.081901. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/3b6j-th2m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2026)198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953587v1</w:t>
+                <w:t xml:space="preserve">hal-05325492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Definition and Transverse-Momentum–Dependent Factorization in Semi-Inclusive Deep-Inelastic Scattering</w:t>
+                <w:t xml:space="preserve">Transverse momentum dependent factorisation in the target fragmentation region at small $x$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Feng Yuan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061903⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (8), pp.081901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/3b6j-th2m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947329v1</w:t>
+                <w:t xml:space="preserve">hal-04953587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet Definition and Transverse-Momentum–Dependent Factorization in Semi-Inclusive Deep-Inelastic Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134 (6), pp.061903. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -727,1026 +727,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihadron correlations in small-$x$ DIS at NLO: transverse momentum dependent fragmentation</w:t>
+                <w:t xml:space="preserve">Jet Definition and Transverse-Momentum–Dependent Factorization in Semi-Inclusive Deep-Inelastic Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Salazar</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)130⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.061903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600567v1</w:t>
+                <w:t xml:space="preserve">hal-04947329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the understanding of energy-energy correlators in heavy-ion collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-inclusive single-jet production in DIS at next-to-leading order in the Color Glass Condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Barata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Szafron</w:t>
+                <w:t xml:space="preserve">Elouan Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.060. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)060⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384729v1</w:t>
+                <w:t xml:space="preserve">hal-04397771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-inclusive single-jet production in DIS at next-to-leading order in the Color Glass Condensate</w:t>
+                <w:t xml:space="preserve">Dihadron correlations in small-$x$ DIS at NLO: transverse momentum dependent fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elouan Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)110⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397771v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-to-back inclusive dijets in DIS at small $x$: Complete NLO results and predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing the understanding of energy-energy correlators in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Barata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raju Venugopalan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Soto-Ontoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Szafron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081902⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175340v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-to-back inclusive di-jets in DIS at small $x_{Bj}$: Gluon Weizsäcker-Williams distribution at NLO</w:t>
+                <w:t xml:space="preserve">Back-to-back inclusive dijets in DIS at small $x$: Complete NLO results and predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Schenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Stebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raju Venugopalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 08, pp.062. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (8), pp.081902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080628v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum broadening from NLL BFKL to all orders in pQCD</w:t>
+                <w:t xml:space="preserve">Back-to-back inclusive di-jets in DIS at small $x_{Bj}$: Gluon Weizsäcker-Williams distribution at NLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Schenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Stebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raju Venugopalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014008⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08, pp.062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793084v1</w:t>
+                <w:t xml:space="preserve">hal-04080628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically groomed jet radius in heavy-ion collisions</w:t>
+                <w:t xml:space="preserve">Transverse momentum broadening from NLL BFKL to all orders in pQCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Takacs</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.114046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114046⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477038v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Grooming meets LHC data</w:t>
+                <w:t xml:space="preserve">Dynamically groomed jet radius in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Soto-Ontoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Takacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 07, pp.020. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.114046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186199v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamical Grooming meets LHC data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Soto-Ontoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07, pp.020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cold gas and a Milky Way-type 2175-angstrom bump in a metal-rich and highly depleted absorption system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingzhe Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquier Noterdaeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xavier Prochaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 454 (2), pp.1751--1766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stv2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1756,1254 +1873,1153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions for the sPHENIX physics program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinn Brodsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Connors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBRC Workshop: Predictions for sPHENIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Upton, United States. pp.122821, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2024.122821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous dimension of transverse momentum broadening in planar $\mathcal{N}=4$ SYM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Quark Confinement and the Hadron Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Stavanger, Norway. pp.05018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202227405018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet fragmentation function in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Hard and Electromagnetic Probes of High-Energy Nuclear Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Austin, United States. pp.124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.387.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet fragmentation in a dense QCD medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred H. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Quark Confinement and the Hadron Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Maynooth, Ireland. pp.138, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.336.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Point Function for the Planar QCD Massive Corrections to Top-Antitop Production in the Gluon-Fusion Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bonciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Capozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KMPB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Zeuthen, Germany. pp.93-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04480-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pQCD based Monte Carlo event generator for jets in the quark-gluon plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred H. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Hard and Electromagnetic Probes of High-Energy Nuclear Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aix-Les-Bains, France. pp.028, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.345.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing gluon saturation with forward di-hadron correlations in proton-nucleus collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Bo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Korcyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Schenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating the Color Glass Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Boussarie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Piotr Korcyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collinear Structure of Nonlinear Small-$x$ Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluon splitting at small $x$: a unified derivation for the JIMWLK, DGLAP and CSS equations</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Prospective report of the French QCD community to the ESPPU 2025 with respect to the program of the LHC Run 5 and beyond and future colliders at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bastid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3013,114 +3029,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet evolution in a dense QCD medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">High Energy Physics - Phenomenology [hep-ph]. Université Paris-Saclay, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020UPASP002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03081993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3188,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC8C1932"/>
+    <w:nsid w:val="220CEE0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3419,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-caucal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9033-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/caucal_p_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caucal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Guerrero Morales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Iancu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2026.140271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3b6j-th2m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Mueller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Mueller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.074008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Soto-Ontoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szafron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schenke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Stebel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Venugopalan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mehtar-Tani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Takacs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhe Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Noterdaeme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier Prochaska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Belmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Brewer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Brodsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Connors" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2024.122821" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227405018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mueller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soyez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.387.0124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H. Mueller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.336.0138" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capozi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.345.0028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Bo Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Korcyl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boussarie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Arata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audurier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baldisseri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bastid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03081993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-caucal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9033-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/caucal_p_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caucal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Guerrero Morales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Iancu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2026.140271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2026)198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3b6j-th2m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Mueller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061903" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.074008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Mueller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Soto-Ontoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szafron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schenke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Stebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Venugopalan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mehtar-Tani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Takacs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhe Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Noterdaeme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier Prochaska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Belmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Brewer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Brodsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Connors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2024.122821" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227405018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soyez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.387.0124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H. Mueller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.336.0138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonciani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capozi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.345.0028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Bo Kang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Korcyl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boussarie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Arata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baldisseri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bastid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03081993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>