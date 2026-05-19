--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -106,2920 +106,5078 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">caucal_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tUuXIHkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the sea: universality of the transverse momentum dependent quark distributions at small $x$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guerrero Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 874, pp.140271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2026.140271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluon splitting at small $x$: a unified derivation for the JIMWLK, DGLAP and CSS equations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclear Cold QCD: Review and Future Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Durham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (4), pp.040501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/4jd1-tgh5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2026)198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05325492v1</w:t>
+                <w:t xml:space="preserve">hal-05154958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum dependent factorisation in the target fragmentation region at small $x$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gluon splitting at small $x$: a unified derivation for the JIMWLK, DGLAP and CSS equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edmond Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/3b6j-th2m⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2026)198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953587v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Definition and Transverse-Momentum–Dependent Factorization in Semi-Inclusive Deep-Inelastic Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transverse momentum dependent factorisation in the target fragmentation region at small $x$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Yuan</w:t>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061903⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (8), pp.081901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/3b6j-th2m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668714v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the transverse-momentum dependent gluon distribution at small $x$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jet Definition and Transverse-Momentum–Dependent Factorization in Semi-Inclusive Deep-Inelastic Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.074008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.061903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609844v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Definition and Transverse-Momentum–Dependent Factorization in Semi-Inclusive Deep-Inelastic Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The evolution of the transverse-momentum dependent gluon distribution at small $x$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061903⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (7), pp.074008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.074008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947329v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-inclusive single-jet production in DIS at next-to-leading order in the Color Glass Condensate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jet Definition and Transverse-Momentum–Dependent Factorization in Semi-Inclusive Deep-Inelastic Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Salazar</w:t>
+                <w:t xml:space="preserve">Edmond Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.061903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397771v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihadron correlations in small-$x$ DIS at NLO: transverse momentum dependent fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Semi-inclusive single-jet production in DIS at next-to-leading order in the Color Glass Condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)130⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600567v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the understanding of energy-energy correlators in heavy-ion collisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dihadron correlations in small-$x$ DIS at NLO: transverse momentum dependent fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Szafron</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)060⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384729v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-to-back inclusive dijets in DIS at small $x$: Complete NLO results and predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advancing the understanding of energy-energy correlators in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Barata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raju Venugopalan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Soto-Ontoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Szafron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081902⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175340v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-to-back inclusive di-jets in DIS at small $x_{Bj}$: Gluon Weizsäcker-Williams distribution at NLO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Back-to-back inclusive dijets in DIS at small $x$: Complete NLO results and predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Schenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Stebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raju Venugopalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)062⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (8), pp.081902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080628v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum broadening from NLL BFKL to all orders in pQCD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Back-to-back inclusive di-jets in DIS at small $x_{Bj}$: Gluon Weizsäcker-Williams distribution at NLO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Schenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Stebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raju Venugopalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014008⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08, pp.062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793084v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically groomed jet radius in heavy-ion collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transverse momentum broadening from NLL BFKL to all orders in pQCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Takacs</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.114046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114046⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477038v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Grooming meets LHC data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Universality aspects of quantum corrections to transverse momentum broadening in QCD media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Takacs</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 07, pp.020. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)020⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (9), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2022)023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186199v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamically groomed jet radius in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Soto-Ontoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.114046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back-to-back inclusive dijets in DIS at small x: Sudakov suppression and gluon saturation at NLO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Schenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raju Venugopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (11), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2022)169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous diffusion in QCD matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.L051501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.L051501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical Grooming meets LHC data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Soto-Ontoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07, pp.020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijet impact factor in DIS at next-to-leading order in the Color Glass Condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raju Venugopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (11), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2021)222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet radiation in a longitudinally expanding medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear modification factors for jet fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2020)204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the z g distribution in ultrarelativistic heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2019)273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02372758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacuum-like jet fragmentation in a dense QCD medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.232001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.232001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cold gas and a Milky Way-type 2175-angstrom bump in a metal-rich and highly depleted absorption system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingzhe Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquier Noterdaeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xavier Prochaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 454 (2), pp.1751--1766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stv2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions for the sPHENIX physics program</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unified derivation of JIMWLK, DGLAP, and CSS from the one-loop corrections to the Weizsäcker–Williams TMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RBRC Workshop: Predictions for sPHENIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bridging TMD Frameworks: Intersections, Tensions, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Trento (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121416v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dimension of transverse momentum broadening in planar $\mathcal{N}=4$ SYM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jet quenching in dense QCD media and connections with small-x physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Quark Confinement and the Hadron Spectrum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Probing the CGC and QCD matter at hadron colliders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Florence (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882951v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet fragmentation function in heavy-ion collisions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2025 EIC-France Workshop: Physics Highlights and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bettane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Hard and Electromagnetic Probes of High-Energy Nuclear Collisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 EIC-France Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946157v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet fragmentation in a dense QCD medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jet definition and TMD factorization for single-inclusive jet production in DIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Quark Confinement and the Hadron Spectrum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cold Nuclear Matter Effects: from the LHC to the EIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Stony Brook (NY), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952686v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Four-Point Function for the Planar QCD Massive Corrections to Top-Antitop Production in the Gluon-Fusion Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extended fracture functions in the Regge limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMPB Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Resummation, Evolution, Factorization 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148257v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review on quarkonia in jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarkonia As Tools 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet definition and TMD factorisation in SIDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resummation, Evolution and Factorization 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saclay (CEA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NLO calculation for inclusive back-to-back dihadron in DIS in the saturation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diffraction and Low-x 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palerme (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictions for the sPHENIX physics program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinn Brodsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Connors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RBRC Workshop: Predictions for sPHENIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Upton, United States. pp.122821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2024.122821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jets at the Electron-Ion Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EIC-France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orsay (Paris region), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous dimension of transverse momentum broadening in planar $\mathcal{N}=4$ SYM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Conference on Quark Confinement and the Hadron Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Stavanger, Norway. pp.05018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202227405018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotics of transverse momentum broadening in dense QCD media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th International Symposium on Multiparticle Dynamics (ISMD2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, United States. pp.018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear effects on jet substructure observables at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th International Conference on Ultrarelativistic Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Wuhan, China. pp.121897, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2020.121897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet fragmentation function in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Hard and Electromagnetic Probes of High-Energy Nuclear Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Austin, United States. pp.124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.387.0124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet fragmentation in a dense QCD medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred H. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Conference on Quark Confinement and the Hadron Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Maynooth, Ireland. pp.138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.336.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Four-Point Function for the Planar QCD Massive Corrections to Top-Antitop Production in the Gluon-Fusion Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bonciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KMPB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Zeuthen, Germany. pp.93-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04480-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new pQCD based Monte Carlo event generator for jets in the quark-gluon plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred H. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Hard and Electromagnetic Probes of High-Energy Nuclear Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aix-Les-Bains, France. pp.028, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.345.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adding vacuum branching to jet evolution in a dense medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Conference on Ultrarelativistic Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Venice, Italy. pp.623-626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2018.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing gluon saturation with forward di-hadron correlations in proton-nucleus collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le condensat de verre de couleur, l'état de la matière hadronique à haute énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forward trijet production in proton-nucleus collisions: gluon initiated channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Guerrero Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Salazar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443559v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating the Color Glass Condensate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probing gluon saturation with forward di-hadron correlations in proton-nucleus collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Bo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Korcyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Schenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381823v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collinear Structure of Nonlinear Small-$x$ Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Rotating the Color Glass Condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Korcyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304401v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collinear Structure of Nonlinear Small-$x$ Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prospective report of the French QCD community to the ESPPU 2025 with respect to the program of the LHC Run 5 and beyond and future colliders at CERN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Arata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baldisseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bastid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3029,114 +5187,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet evolution in a dense QCD medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">High Energy Physics - Phenomenology [hep-ph]. Université Paris-Saclay, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASP002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03081993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3204,51 +5362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220CEE0C"/>
+    <w:nsid w:val="8D01AAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +5593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-caucal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9033-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/caucal_p_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caucal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Guerrero Morales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Iancu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2026.140271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2026)198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3b6j-th2m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Mueller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061903" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.074008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Mueller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Soto-Ontoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szafron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schenke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Stebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Venugopalan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mehtar-Tani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Takacs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhe Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Noterdaeme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier Prochaska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Belmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Brewer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Brodsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Connors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2024.122821" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227405018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soyez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.387.0124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H. Mueller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.336.0138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonciani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capozi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.345.0028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Bo Kang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Korcyl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boussarie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Arata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baldisseri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bastid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03081993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-caucal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9033-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/caucal_p_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tUuXIHkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caucal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Guerrero Morales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Iancu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2026.140271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arleo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caucal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deshpande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Durham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Innocenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4jd1-tgh5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2026)198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3b6j-th2m" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Mueller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.074008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Mueller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Soto-Ontoso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szafron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schenke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Stebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Venugopalan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081902" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mehtar-Tani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2022)023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Takacs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114046" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2022)169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.L051501" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caucal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iancu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soyez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mueller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2020)204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2019)273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.232001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhe Ma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Noterdaeme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier Prochaska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bertone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bettane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Belmont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Brewer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Brodsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Connors" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2024.122821" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227405018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.10.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2020.121897" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mueller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soyez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.387.0124" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H. Mueller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.336.0138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonciani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capozi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.345.0028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2018.08.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Bo Kang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Korcyl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boussarie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Arata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audurier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baldisseri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bastid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03081993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>