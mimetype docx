--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Chauvin-Madeira </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paul-chauvin-hameau-madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8925-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">255544928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'adultère royal fit à l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers poitevins d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’adultère royal fit à l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers poitevins d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cphd.012.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un premier bilan de l’histoire du droit militaire », RHD, n° 99, 2021/1, p. 65-86.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (1), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’esprit néolibéral du Service National Universel », Quaderni, n° 103, 2021/2, p. 105-118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universalité de l’obligation militaire, un reflet de l’égalité utopienne », RFHIP, n° 53, 2021/1, p. 283-325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wim Decock. – Le marché du mérite. Penser le droit et l’économie avec Léonard Lessius, Le Kremlin-Bicêtre, Zones sensibles, 2019, 244 p. », RHD, 98e année, 2020/3, p. 410-414.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (3), pp.411-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renaud de Malaussène, Une guerre juste ? Du code de Hammurabi aux défis contemporains, réflexions sur l’éthique militaire, Paris, Alisio, coll. « Témoignages & Documents », 2019, 270 p. », RHD, 97e année, 2019/4, p. 520-523.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (4), pp.520-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rendez-vous manqué de l’histoire et du droit. Réponse au compte rendu de Monsieur Fadi El Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 695, pp.239-242. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.203.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La remise en cause du jus emigrandi par l’édit d’août 1669 », RHD, n° 96, 2018/3, p. 421-446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (3), pp.421-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces armées, gardiennes des institutions de l’Ancien Régime contre le roi ou ses ennemis ? Un débat au sein de la doctrine militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forces armées, gardienne des institutions et des libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oscar FERREIRA; Fabrice HOARAU, Nov 2022, Dijon, France. p. 25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir réglementaire ministériel à travers les actes des secrétaires d’État de la guerre de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce droit qui n’était pas (encore) administratif : Le(s) droit(s) de l’administration sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Glineur, Sep 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir réglementaire du secrétaire d’État à la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce droit qui n’était pas (encore) administratif : Le(s) droit(s) de l’administration sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Glineur, Sep 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’utilité du concept de “réforme” en histoire des institutions : l’exemple de la milice d’Ancien Régime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des institutions, entre histoire et théorie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liêm Tuttle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du droit et crise du politique chez Michel Villey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politique en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFAILLE, Apr 2021, Villetaneuse, France. pp.37-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’obligation militaire durant l’époque moderne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le militaire saisi par le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hugo Stahl, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mœurs et droit des militaires : trois siècles de débats autour de l’autorisation de mariage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, moeurs et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Montay, Sep 2021, Paris, France. pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruwen Ogien, un maître à penser l’obligation militaire dans un contexte libéral »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtres à penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Lafaille, Apr 2022, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements historiques et idéologiques de l’article 15 de la Déclaration des droits de l’homme et du citoyen »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les responsables publics doivent-ils répondre de leurs actes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Garbar, Nov 2019, Tours, France. pp.19-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La légitime défense : un lieu des controverses religieuses autour de la charité au début du XVIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La charité. Définitions, pratiques, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Coutel; Mireille Demaules; Olivier Rota, May 2020, Arras, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le discours des origines dans les revendications de Catherine de Médicis sur le royaume de Portugal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit et la question des origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mouré, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence d’État sous l’Ancien Régime : l’exemple de l’obligation militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Lafaille, Apr 2020, Villetaneuse, France. pp.43-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’obligation militaire personnelle du roi de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obligations royales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Salles, Jun 2019, Poitiers, France. pp.84-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Actualité du droit naturel dans la pensée militaire contemporaine : l’exemple de l’éthique militaire du général Jean-René Bachelet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas SILD; Grégory BLIGH, Feb 2021, Créteil, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Défendre le territoire sans l’État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et administrer le territoire sans l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madame Chrystelle GAZEAU; Thérence CARVALHO; Philippe DELAIGUE, Jun 2020, Lyon, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la doctrine de la guerre juste face aux désobéissances légitimes aux lois militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désobéissance à la loi à l’époque moderne (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Salles, Nov 2020, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application délicate des concepts de pluri-gouvernance et de multi-normativité aux rapports de la monarchie absolue avec les hérétiques non-violents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Histoire et gouvernance. Interactions et conflits entre les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les courants pacifiques de l’Ancien Régime : pour un usage des termes « non-violents », « fédéralistes » et « anti-belliqueux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karen Fiorentino; Anne Peroz, Nov 2019, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baron d’Holbach, premier républicain plébéien de l’Ancien Régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le républicanisme avant la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre : un révélateur du droit du roi sur le corps de ses sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation militaire sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLS364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03850932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Chauvin-Madeira </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paul-chauvin-hameau-madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8925-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">255544928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’adultère royal fit à l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers poitevins d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cphd.012.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'adultère royal fit à l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers poitevins d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un premier bilan de l’histoire du droit militaire », RHD, n° 99, 2021/1, p. 65-86.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (1), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’esprit néolibéral du Service National Universel », Quaderni, n° 103, 2021/2, p. 105-118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universalité de l’obligation militaire, un reflet de l’égalité utopienne », RFHIP, n° 53, 2021/1, p. 283-325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wim Decock. – Le marché du mérite. Penser le droit et l’économie avec Léonard Lessius, Le Kremlin-Bicêtre, Zones sensibles, 2019, 244 p. », RHD, 98e année, 2020/3, p. 410-414.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (3), pp.411-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rendez-vous manqué de l’histoire et du droit. Réponse au compte rendu de Monsieur Fadi El Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 695, pp.239-242. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.203.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renaud de Malaussène, Une guerre juste ? Du code de Hammurabi aux défis contemporains, réflexions sur l’éthique militaire, Paris, Alisio, coll. « Témoignages & Documents », 2019, 270 p. », RHD, 97e année, 2019/4, p. 520-523.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (4), pp.520-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La remise en cause du jus emigrandi par l’édit d’août 1669 », RHD, n° 96, 2018/3, p. 421-446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (3), pp.421-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces armées, gardiennes des institutions de l’Ancien Régime contre le roi ou ses ennemis ? Un débat au sein de la doctrine militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forces armées, gardienne des institutions et des libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oscar FERREIRA; Fabrice HOARAU, Nov 2022, Dijon, France. p. 25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du droit et crise du politique chez Michel Villey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politique en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck LAFAILLE, Apr 2021, Villetaneuse, France. pp.37-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’obligation militaire durant l’époque moderne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le militaire saisi par le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hugo Stahl, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mœurs et droit des militaires : trois siècles de débats autour de l’autorisation de mariage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté, moeurs et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Montay, Sep 2021, Paris, France. pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruwen Ogien, un maître à penser l’obligation militaire dans un contexte libéral »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtres à penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Lafaille, Apr 2022, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir réglementaire ministériel à travers les actes des secrétaires d’État de la guerre de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce droit qui n’était pas (encore) administratif : Le(s) droit(s) de l’administration sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Glineur, Sep 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’utilité du concept de “réforme” en histoire des institutions : l’exemple de la milice d’Ancien Régime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des institutions, entre histoire et théorie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liêm Tuttle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir réglementaire du secrétaire d’État à la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce droit qui n’était pas (encore) administratif : Le(s) droit(s) de l’administration sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cédric Glineur, Sep 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La légitime défense : un lieu des controverses religieuses autour de la charité au début du XVIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La charité. Définitions, pratiques, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Coutel; Mireille Demaules; Olivier Rota, May 2020, Arras, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le discours des origines dans les revendications de Catherine de Médicis sur le royaume de Portugal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit et la question des origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mouré, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence d’État sous l’Ancien Régime : l’exemple de l’obligation militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Lafaille, Apr 2020, Villetaneuse, France. pp.43-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’obligation militaire personnelle du roi de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obligations royales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Salles, Jun 2019, Poitiers, France. pp.84-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Actualité du droit naturel dans la pensée militaire contemporaine : l’exemple de l’éthique militaire du général Jean-René Bachelet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas SILD; Grégory BLIGH, Feb 2021, Créteil, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements historiques et idéologiques de l’article 15 de la Déclaration des droits de l’homme et du citoyen »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les responsables publics doivent-ils répondre de leurs actes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Garbar, Nov 2019, Tours, France. pp.19-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Défendre le territoire sans l’État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et administrer le territoire sans l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madame Chrystelle GAZEAU; Thérence CARVALHO; Philippe DELAIGUE, Jun 2020, Lyon, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la doctrine de la guerre juste face aux désobéissances légitimes aux lois militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désobéissance à la loi à l’époque moderne (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Salles, Nov 2020, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application délicate des concepts de pluri-gouvernance et de multi-normativité aux rapports de la monarchie absolue avec les hérétiques non-violents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Histoire et gouvernance. Interactions et conflits entre les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les courants pacifiques de l’Ancien Régime : pour un usage des termes « non-violents », « fédéralistes » et « anti-belliqueux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karen Fiorentino; Anne Peroz, Nov 2019, Lausanne, Suisse. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baron d’Holbach, premier républicain plébéien de l’Ancien Régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le républicanisme avant la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre : un révélateur du droit du roi sur le corps de ses sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Madeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation militaire sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvin-Hameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLS364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03850932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B959D9"/>
+    <w:nsid w:val="D95E055F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-chauvin-hameau-madeira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8925-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255544928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvin-Madeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cphd.012.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.203.0239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03850932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvin-Hameau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-chauvin-hameau-madeira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8925-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255544928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvin-Madeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cphd.012.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.203.0239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03850932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvin-Hameau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>