--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1492,372 +1492,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marqueurs textuels de l’intertextualité : le cas du marquage des parodies dans les BD</w:t>
+                <w:t xml:space="preserve">Traduire les parodies dans la série De Cape et de Crocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chibret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte de l’autre : dialogue interdisciplinaire autour de l’intertextualité et du discours rapporté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Doctoriales de l'AFFUMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533707v1</w:t>
+                <w:t xml:space="preserve">hal-05533709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire les parodies dans la série De Cape et de Crocs</w:t>
+                <w:t xml:space="preserve">Traduire le bon mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chibret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de l'AFFUMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire LiLPa inter-axe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533709v1</w:t>
+                <w:t xml:space="preserve">hal-05531777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire le bon mot</w:t>
+                <w:t xml:space="preserve">Récit bédéique, récit parodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chibret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LiLPa inter-axe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire SST - ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531777v1</w:t>
+                <w:t xml:space="preserve">hal-05533715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit bédéique, récit parodique</w:t>
+                <w:t xml:space="preserve">Sérialité textuelle, sérialité intratextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chibret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SST - ICAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Traducteurs en série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simone Bacci; Paul Chibret, Apr 2025, Strasbourg (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533715v1</w:t>
+                <w:t xml:space="preserve">hal-05533714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérialité textuelle, sérialité intratextuelle</w:t>
+                <w:t xml:space="preserve">Les marqueurs textuels de l’intertextualité : le cas du marquage des parodies dans les BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chibret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traducteurs en série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simone Bacci; Paul Chibret, Apr 2025, Strasbourg (Université), France</w:t>
+              <w:t xml:space="preserve">Le texte de l’autre : dialogue interdisciplinaire autour de l’intertextualité et du discours rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533714v1</w:t>
+                <w:t xml:space="preserve">hal-05533707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage paratextuel des parodies en iconotexte</w:t>
               </w:r>
@@ -2571,391 +2571,391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2 Avant-propos</w:t>
+                <w:t xml:space="preserve">1.2 Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekkehard Felder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Schwinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrix Busse</w:t>
+                <w:t xml:space="preserve">Henning Lobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Grosse</w:t>
+                <w:t xml:space="preserve">Radtke Felder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17885/heiup.heso.2017.0.23713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17885/heiup.heso.2019.1.24061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859934v1</w:t>
+                <w:t xml:space="preserve">hal-04859697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2 Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3.2 Institutions linguistiques et Sprachkritik dans une perspective européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Große</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekkehard Felder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chibret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17885/heiup.heso.2019.1.24061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17885/heiup.heso.2019.1.24072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859697v1</w:t>
+                <w:t xml:space="preserve">hal-04859935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.2 Institutions linguistiques et Sprachkritik dans une perspective européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2.2 Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekkehard Felder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Radtke</w:t>
+                <w:t xml:space="preserve">Beatrix Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Große</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sybille Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17885/heiup.heso.2019.1.24072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17885/heiup.heso.2017.0.23713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859935v1</w:t>
+                <w:t xml:space="preserve">hal-04859934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3031,51 +3031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC596531"/>
+    <w:nsid w:val="F9662D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3179,51 +3179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD0F9E6B"/>
+    <w:nsid w:val="0BEB4AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3327,51 +3327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1134815"/>
+    <w:nsid w:val="7F426AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3475,51 +3475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="466421F3"/>
+    <w:nsid w:val="5346DE36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3623,51 +3623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F28B3BE"/>
+    <w:nsid w:val="E89B791F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3866,51 +3866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/13ph2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/shsconf/202419106013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/allemand/litterature/mouvements-et-genres-litteraires/romantisme-et-classicisme/der-letzte-held-von-marienburg-1830-joseph-v-eichendorff-ein-doppelter-gebrauch-des-historischen-materials-in-der-literatur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17885/heiup.heso.2019.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17885/heiup.heso.2018.3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17885/heiup.heso.2018.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ili&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chibret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533707v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1573q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nuw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05543469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bacci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Syssau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Georg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nv0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkehard Felder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jacob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schwinn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Busse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Grosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.heso.2017.0.23713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radtke Felder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.heso.2019.1.24061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Radtke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gro&#223;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.heso.2019.1.24072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/13ph2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/shsconf/202419106013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/allemand/litterature/mouvements-et-genres-litteraires/romantisme-et-classicisme/der-letzte-held-von-marienburg-1830-joseph-v-eichendorff-ein-doppelter-gebrauch-des-historischen-materials-in-der-literatur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17885/heiup.heso.2019.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17885/heiup.heso.2018.3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17885/heiup.heso.2018.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ili&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chibret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1573q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nuw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05543469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bacci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Syssau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Georg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nv0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkehard Felder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jacob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schwinn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lobin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radtke Felder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.heso.2019.1.24061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Radtke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gro&#223;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.heso.2019.1.24072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Busse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Grosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.heso.2017.0.23713" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>