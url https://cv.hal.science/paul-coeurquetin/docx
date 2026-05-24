--- v0 (2026-03-31)
+++ v1 (2026-05-24)
@@ -361,191 +361,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des relations sociales dans les trajectoires d’éviction du gluten</w:t>
+                <w:t xml:space="preserve">Projet &amp;quot;Gluten : mythe ou réalité&amp;quot; : aspects sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279010v1</w:t>
+                <w:t xml:space="preserve">hal-02791554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet &amp;quot;Gluten : mythe ou réalité&amp;quot; : aspects sociologiques</w:t>
+                <w:t xml:space="preserve">Rôle des relations sociales dans les trajectoires d’éviction du gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791554v1</w:t>
+                <w:t xml:space="preserve">hal-02279010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats WP2 : Effet acteurs</w:t>
               </w:r>
@@ -796,208 +796,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified narratives: a research method that combines interviews and statistical analysis</w:t>
+                <w:t xml:space="preserve">Going gluten-free: individual trajectories of avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cœurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goulet, Frédéric; Vinck, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studying Food and Eaters: A Cocktail of Perspectives and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New horizons for innovation studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.71-87, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803925554.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122186v1</w:t>
+                <w:t xml:space="preserve">hal-04336806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going gluten-free: individual trajectories of avoidance</w:t>
+                <w:t xml:space="preserve">Quantified narratives: a research method that combines interviews and statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Goulet, Frédéric; Vinck, Dominique. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New horizons for innovation studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studying Food and Eaters: A Cocktail of Perspectives and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781803925554.00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336806v1</w:t>
+                <w:t xml:space="preserve">hal-05122186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer sans gluten : trajectoires individuelles d’éviction</w:t>
               </w:r>
@@ -1496,51 +1496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>