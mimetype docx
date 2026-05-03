--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -494,532 +494,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reflection of time-domain acoustic spherical waves by a sinusoidal diffraction grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guochao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551802v1</w:t>
+                <w:t xml:space="preserve">hal-03200190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and phase changes for reflected and transmitted waves from a curved interface in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224, pp.719-737. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reflection of time-domain acoustic spherical waves by a sinusoidal diffraction grating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guochao Gao</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study of Wave Propagation in Water-Saturated Granular Media Using Effective Method Theories and a Full-Wave Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsunori Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Deumié</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2020033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (3), pp.772 - 785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2020.2983865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200190v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic surveying and imaging at the laboratory scale: A framework to cross-validate experiments and simulations for a salt-body environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+                <w:t xml:space="preserve">On the Influence of Slopes, Source, Seabed and Water Column Properties on T Waves: Generation at Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.5695-5711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-020-02611-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2019-0313.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03023394v1</w:t>
+                <w:t xml:space="preserve">hal-03014346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An arbitrary-order immersed finite-difference method for wave propagation through fluid/solid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1051,401 +1004,405 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Xenaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (4), pp.2695-2695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5147462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Slopes, Source, Seabed and Water Column Properties on T Waves: Generation at Shore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
+                <w:t xml:space="preserve">Seismic surveying and imaging at the laboratory scale: A framework to cross-validate experiments and simulations for a salt-body environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Solymosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-020-02611-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.T123-T139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2019-0313.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014346v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of Wave Propagation in Water-Saturated Granular Media Using Effective Method Theories and a Full-Wave Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katsunori Mizuno</w:t>
+                <w:t xml:space="preserve">Amplitude and phase changes for reflected and transmitted waves from a curved interface in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2020.2983865⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871575v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and phase changes for reflected and transmitted waves from a curved interface in anisotropic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">A Multi-Domain Collocation Method for the Accurate Computation of Normal Modes in Open Oceanic and Atmospheric Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa456⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.464-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014317v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghrelin concentration as an indicator of eating-disorder risk in obese women</w:t>
               </w:r>
@@ -1559,174 +1516,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Domain Collocation Method for the Accurate Computation of Normal Modes in Open Oceanic and Atmospheric Waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Sabatini</w:t>
+                <w:t xml:space="preserve">Clustering acoustic emission signals by mixing two stages dimension reduction and nonparametric approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O I Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919328⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-018-00864-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272535v1</w:t>
+                <w:t xml:space="preserve">hal-03023293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional bias and response inhibition in severe obesity with food disinhibition: a study of P300 and N200 event-related potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,2596 +1735,2462 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int J Obes (Lond)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-019-0360-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering acoustic emission signals by mixing two stages dimension reduction and nonparametric approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O I Traore</w:t>
+                <w:t xml:space="preserve">Impact of the Test Device on Acoustic Emission Signals From Nuclear Safety Experiments: Contribution of Wave Propagation Modeling to Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Issiaka Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00180-018-00864-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.2479 - 2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2844291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023293v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband transmission losses and time dispersion maps from time-domain numerical simulations in ocean acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
+                <w:t xml:space="preserve">How to adapt numerical simulation of wave propagation and ultrasonic laboratory experiments to be comparable — A case study for a complex topographic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Solymosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.T195-T207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793392v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersed interface method for the solution of the standard parabolic equation in range-dependent ocean environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Sabatini</w:t>
+                <w:t xml:space="preserve">Impact of the test device on the behavior of the acoustic emission signals: contribution of the numerical modeling to signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Issiaka Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.04024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5029394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01624959v1</w:t>
+                <w:t xml:space="preserve">hal-01897636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Test Device on Acoustic Emission Signals From Nuclear Safety Experiments: Contribution of Wave Propagation Modeling to Signal Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">An immersed interface method for the solution of the standard parabolic equation in range-dependent ocean environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2844291⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (4), pp.EL243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5029394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896902v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to adapt numerical simulation of wave propagation and ultrasonic laboratory experiments to be comparable — A case study for a complex topographic model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Broadband transmission losses and time dispersion maps from time-domain numerical simulations in ocean acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (3), pp.EL222 - EL228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5055787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020821v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the test device on the behavior of the acoustic emission signals: contribution of the numerical modeling to signal processing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Structure analysis and denoising using Singular Spectrum Analysis: Application to acoustic emission signals from nuclear safety experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004024⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.78 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2017.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897636v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure analysis and denoising using Singular Spectrum Analysis: Application to acoustic emission signals from nuclear safety experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Methods and Strategies to Cope with Noise Complexity for an Effective Interpretation of Acoustic Emission Signals in Noisy Nuclear Environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.I. Traore</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">N. Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.903 - 916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2017.02.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01589275v1</w:t>
+                <w:t xml:space="preserve">hal-01896906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Methods and Strategies to Cope with Noise Complexity for an Effective Interpretation of Acoustic Emission Signals in Noisy Nuclear Environment?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Wave Scattering from a Viscoelastic Layer with Complex Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady M. Aizenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218396X17500230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896906v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Wave Scattering from a Viscoelastic Layer with Complex Shape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+                <w:t xml:space="preserve">A perfectly matched layer for fluid-solid problems: Application to ocean-acoustics simulations with solid ocean bottoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhinan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218396X17500230⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4954736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630032v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axisymmetric time-domain spectral-element method for full-wave simulations: Application to ocean acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Asch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (5), pp.3520-3530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4965964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perfectly matched layer for fluid-solid problems: Application to ocean-acoustics simulations with solid ocean bottoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Matzen</w:t>
+                <w:t xml:space="preserve">Numerical modeling of 3D zero-offset laboratory data by a discretized Kirchhoff integral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4954736⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (2), pp.T77-T90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2013-0034.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328419v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of 3D zero-offset laboratory data by a discretized Kirchhoff integral method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of zero-offset laboratory data in a strong topographic environment : Results for a spectral-element method and a discretized Kirchhoff integral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earthquake Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.391-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977806v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresnel volume and interface Fresnel zone for reflected and transmitted waves from a curved interface in anisotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Errata To: ``Numerical modeling of 3D zero-offset laboratory data by a discretized Kirchhoff integral method,''Anastasiya Tantsereva, Bjørn Ursin, Nathalie Favretto-Cristini, Paul Cristini, and Arkady M. Aizenberg,Geophysics,79, no. 2, T77-T90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (5), pp.C123-C134</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054541v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errata To: ``Numerical modeling of 3D zero-offset laboratory data by a discretized Kirchhoff integral method,''Anastasiya Tantsereva, Bjørn Ursin, Nathalie Favretto-Cristini, Paul Cristini, and Arkady M. Aizenberg,Geophysics,79, no. 2, T77-T90</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Fresnel volume and interface Fresnel zone for reflected and transmitted waves from a curved interface in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (5)</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (5), pp.C123-C134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308069v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of zero-offset laboratory data in a strong topographic environment : Results for a spectral-element method and a discretized Kirchhoff integral method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some illustrative examples of the use of the spectral-element method in ocean acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.EL229-EL235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3682459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055568v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some illustrative examples of the use of the spectral-element method in ocean acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavefield extraction using multi-channel chirplet decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 131 (3), pp.EL229-EL235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3682459⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 127 (4), pp.EL140-EL145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3327245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720851v1</w:t>
+                <w:t xml:space="preserve">hal-00461557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefield extraction using multi-channel chirplet decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">What is a seismic reflector like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blanco</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3327245⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (1), pp.T13-T23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3033216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461557v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a seismic reflector like?</w:t>
+                <w:t xml:space="preserve">Influence of the Interface Fresnel zone on the reflected P-wave amplitude modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171, pp.841-846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461558v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some reflections on reflectors and wave amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93 (6), pp.909-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Interface Fresnel zone on the reflected P-wave amplitude modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric de Bazelaire</w:t>
+                <w:t xml:space="preserve">Calcul des zéros d'une fonction analytique avec points de branchements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-869-C5-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462466v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des zéros d'une fonction analytique avec points de branchements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">PROPAGATION SONORE EN EAU PEU PROFONDE : CAS D'UN MODÈLE GÉO-ACOUSTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cristini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-869-C5-872. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945189⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gazanhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-973-C2-976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19902227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00230554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4334,203 +4200,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la prise en compte du profil de célérité du son dans l’eau et de la distance à la source sur la détermination de la position de sismomètres de fond de mer (OBS) par triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loretta Bardavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les challenges de la portabilité et de la scalabilité des codes de propagation sismo-acoustique - Application à la modélisation de la propagation des ondes générées par les explosions sous-marines dans la Rade d’Hyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,898 +4411,898 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de la modélisation full-wave HPC en environnement marin pour tendre vers une prédiction plus précise du bruit d’origine anthropique – Exemple des explosions sous-marines.</w:t>
+                <w:t xml:space="preserve">The challenges of full-wave propagation modeling in marine environments – Example of seismo-acoustic propagation generated by the UXO detonation in shallow waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
+              <w:t xml:space="preserve">ICUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bath, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784174v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of full-wave propagation modeling in marine environments – Example of seismo-acoustic propagation generated by the UXO detonation in shallow waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations numériques &amp;quot;full-wave&amp;quot; dans le domaine temporel pour l'acoustique sous-marine : quelques exemples basés sur une méthode d'éléments finis spectraux prenant en compte l'élasticité des sédiments marins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bath, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">SERENADE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784159v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques &amp;quot;full-wave&amp;quot; dans le domaine temporel pour l'acoustique sous-marine : quelques exemples basés sur une méthode d'éléments finis spectraux prenant en compte l'élasticité des sédiments marins.</w:t>
+                <w:t xml:space="preserve">Full-wave numerical simulations in the time domain for underwater acoustics: some examples based on a spectral-element method for a better handling of sediment elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
+              <w:t xml:space="preserve">ICUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784171v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave numerical simulations in the time domain for underwater acoustics: some examples based on a spectral-element method for a better handling of sediment elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les défis de la modélisation full-wave HPC en environnement marin pour tendre vers une prédiction plus précise du bruit d’origine anthropique – Exemple des explosions sous-marines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">SERENADE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784150v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic effects in the presence of sedimentary basins: impact on noise generated by pile driving and pseudo-3D modeling of the interaction of two distant pile driving operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pacaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of full-wave HPC modeling of seismo-acoustic propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">A 3D multi-grid approach to staggered finite-difference time-domain method for acoustic scattering of underwater objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesandro Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pailhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Xenaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174403v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D multi-grid approach to staggered finite-difference time-domain method for acoustic scattering of underwater objects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Xenaki</w:t>
+                <w:t xml:space="preserve">The challenges of full-wave HPC modeling of seismo-acoustic propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174405v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical modeling of abyssal T-wave generation by scattering on rough ocean surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of acoustics waves for the fast computation of scattering of elastic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5491,198 +5357,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acoustique UBF en environnement marin : quel rôle peuvent jouer les ondes d’interface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5698,73 +5564,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of low-frequency scattering from targets buried under rough seafloors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5796,399 +5662,399 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Xenaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">183rd Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nashville, United States. pp.A119-A119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0015739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions des ondes par les canyons sous-marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of T -wave generation in a horizontally inhomogeneous ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">183rd Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nashville, United States. pp.A192-A192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0015993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of pile-driving induced-noise propagation into the ocean: effects of sedimentary basins and interaction of two distant pile driving operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pacaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of wavefields generated by UXO counter-mining: study of the transition from shallow to deep water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6204,113 +6070,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyenongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional multi-grid staggered finite-difference time-domain method for underwater target acoustic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pailhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6319,612 +6185,616 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Xenaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">181st Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Seattle, United States. pp.A208-A208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0008136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-scale lab experiments : a valuable tool for exploring current challenges of seismic surveying, modeling and imaging in complex marine environments at a low cost and in an agile way ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Solymosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2125-2132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyères (France) generated by counter-mining of explosive devices : risk assessment from the comparison between numerical simulations and real experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2115-2120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of accurate numerical tools in sonar development: the low frequency case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Pailhas</w:t>
+                <w:t xml:space="preserve">A two-way approach to adapt reduced-scale laboratory experiments and corresponding numerical simulations of offshore seismic surveys in complex marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Solymosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272558v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the sediment characteristics and of the level of burial on the acoustic response of a hollow cylinder in shallow water</w:t>
+                <w:t xml:space="preserve">Coupling strategies for the simulation of noise level distribution in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Pailhas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Hamon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Urso</w:t>
+                <w:t xml:space="preserve">Simon Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Temmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272549v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyeres (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,5111 +6823,5107 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete, Greece</w:t>
+              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272543v1</w:t>
+                <w:t xml:space="preserve">hal-03023776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling strategies for the simulation of noise level distribution in the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">UACE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023785v1</w:t>
+                <w:t xml:space="preserve">hal-02272543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyeres (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the sediment characteristics and of the level of burial on the acoustic response of a hollow cylinder in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pailhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Xenaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Urso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">OCEANS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023776v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-way approach to adapt reduced-scale laboratory experiments and corresponding numerical simulations of offshore seismic surveys in complex marine environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and implementation of an acoustic simulator of noise level distribution in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Temmos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272545v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the acoustic response of a partially buried hollow cylinder as a function of the sediment characteristics and of the level of burial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pailhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Xenaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of full-wave propagation in the time domain: a useful tool for underwater acoustic applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of an acoustic simulator of noise level distribution in the ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Bassila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Somaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272553v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental study on wave propagation in granular media using a spectral- element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsunori Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCEANS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272566v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on wave propagation in granular media using a spectral- element method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katsunori Mizuno</w:t>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272555v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">On the importance of accurate numerical tools in sonar development: the low frequency case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pailhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Xenaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Urso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272542v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersed interface method for the solution of the wide-angle parabolic equation in range-dependent ocean environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Minneapolis, United States. pp.1975-1976, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5036511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some examples of the application of high-performance computing for time-domain full-wave simulations in underwater acoustics using a spectral-element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Minneapolis, United States. pp.1926-1926, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5036288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling with high performance computing of seismic waves for complex marine environments: Benchmarking with laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bence Solymosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borge Arntsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Minneapolis, United States. pp.1926-1926, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5036290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of seismo-acoustic wave propagation in the Grande Rade of Toulon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">Numerical simulations of T-wave generation and conversion at shores: Influence of slope angles and of the SOFAR channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique et Applications NAvales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
+              <w:t xml:space="preserve">Acoustics'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629958v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of T-wave generation and conversion at shores: Influence of slope angles and of the SOFAR channel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
+                <w:t xml:space="preserve">Numerical modeling of seismo-acoustic wave propagation in the Grande Rade of Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées Acoustique et Applications NAvales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629981v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the test device on the behavior of the acoustic emission signals: contributions of the numerical modeling to signal processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
+                <w:t xml:space="preserve">Some numerical simulations of T-wave generation and propagation over sloping bottom with emphasis on source type influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">UACE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skiathos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897716v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some numerical simulations of T-wave generation and propagation over sloping bottom with emphasis on source type influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
+                <w:t xml:space="preserve">Numerical modeling of marine seismic waves for complex geological environments – Benchmarking with laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Solymosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Skiathos, Greece</w:t>
+              <w:t xml:space="preserve">Journées Acoustique et Applications Navales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629968v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of marine seismic waves for complex geological environments – Benchmarking with laboratory experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite spectral-element simulation of the propagation of noise generated by pile driving: influence of bottom topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique et Applications Navales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
+              <w:t xml:space="preserve">UACE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skiathos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629955v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite spectral-element simulation of the propagation of noise generated by pile driving: influence of bottom topography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Cristini</w:t>
+                <w:t xml:space="preserve">Impact of the test device on the behavior of the acoustic emission signals: contributions of the numerical modeling to signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Skiathos, Greece</w:t>
+              <w:t xml:space="preserve">ANIMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629964v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave numerical simulations of T-waves, comparison to real data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation numérique du pile driving par petits fonds: prise en compte de l'élasticité du sédiment et de la topographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique et Applications Navales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Olioules, France</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629954v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Spectral-element Numerical Results with Laboratory Data - An Example for a Topographical Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+                <w:t xml:space="preserve">Full-wave numerical simulations of T-waves, comparison to real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Acoustique et Applications Navales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Olioules, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630059v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du pile driving par petits fonds: prise en compte de l'élasticité du sédiment et de la topographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Spectral-element Numerical Results with Laboratory Data - An Example for a Topographical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Solymosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique et Applications Navales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629956v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of T-wave Generation and Propagation: Comparison Between Earthquake and Explosion-generated T-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTCA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale de simulations numériques de champs d’ondes diffractés par une structure viscoélastique à topographie complexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using large GPU clusters and the race towards exaflops to improve high-resolution acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Solymosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">GPU'2016 conference on Perspectives in GPU computing in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308123v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la Prise en Compte de la Forme d'Onde Complète Grâce aux Éléments Spectraux Axisymétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion Full Wave Tridimensionnelle de Champs d'Onde Acoustiques Haute Fréquence Grâce à une Méthode d'Éléments Spectraux Couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bottero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298452v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Full Wave Tridimensionnelle de Champs d'Onde Acoustiques Haute Fréquence Grâce à une Méthode d'Éléments Spectraux Couplés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Revisiting the 1/L problem in rheological models for time-domain seismic wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhinan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Bottero</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Matzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 86th annual meeting of the Society of Exploration Geophysics (SEG'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dallas, Texas, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298451v1</w:t>
+                <w:t xml:space="preserve">hal-01333202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large GPU clusters and the race towards exaflops to improve high-resolution acoustic imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bence Solymosi</w:t>
+                <w:t xml:space="preserve">Validation expérimentale de simulations numériques de champs d’ondes diffractés par une structure viscoélastique à topographie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPU'2016 conference on Perspectives in GPU computing in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Roma, Italy</w:t>
+              <w:t xml:space="preserve">13e Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300303v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the 1/L problem in rheological models for time-domain seismic wave propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Apport de la Prise en Compte de la Forme d'Onde Complète Grâce aux Éléments Spectraux Axisymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Matzen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 86th annual meeting of the Society of Exploration Geophysics (SEG'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dallas, Texas, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333202v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain full wave SOFAR channel spectral-element simulations: going beyond usual approximations for acoustic wave monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">L'analyse du signal engendré par le contre-minage d'engins explosifs sous-marins (ANR POSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Acoutics Conference and Exhibition 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">2e Rencontres scientifiques et techniques RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227114v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du signal engendré par le contre-minage d'engins explosifs sous-marins (ANR POSA)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique d'ondes T dans la mer ionienne grâce à la méthode des éléments spectraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Casarotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres scientifiques et techniques RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale "Interférence d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308173v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation des ondes T dans la mer ionienne grâce à la méthode des éléments finis spectraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Casarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique et Application Navales 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'ondes T dans la mer ionienne grâce à la méthode des éléments spectraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+                <w:t xml:space="preserve">Apports de l’acoustique sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Casarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale "Interférence d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique « Écosystèmes Marins : Observation, Gestion, Restauration, Services écosystémiques » du Pôle de Recherche Intersectoriel et Interdisciplinaires « Environnement (Hommes, Milieux, Sociétés) » d’Aix-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226930v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’acoustique sous-marine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized PML for 3D time-domain full-wave spectral-elements simulations with solid ocean bottoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhinan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique « Écosystèmes Marins : Observation, Gestion, Restauration, Services écosystémiques » du Pôle de Recherche Intersectoriel et Interdisciplinaires « Environnement (Hommes, Milieux, Sociétés) » d’Aix-Marseille Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Underwater Acoutics Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308164v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized PML for 3D time-domain full-wave spectral-elements simulations with solid ocean bottoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain full wave SOFAR channel spectral-element simulations: going beyond usual approximations for acoustic wave monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Underwater Acoutics Conference and Exhibition 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227111v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments finis spectraux, un outil performant pour la simulation numérique en acoustique : cas de milieux fluide/solide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Xie</w:t>
+                <w:t xml:space="preserve">Interface Fresnel zone for reflected waves from a curved interface in dip-constrained transversely isotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Seismic Anisotropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298460v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Fresnel zone for reflected waves from a curved interface in dip-constrained transversely isotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Interface Fresnel Zone for Reflected Waves from a Curved Interface in Anisotropic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Seismic Anisotropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308105v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques versus Benchmarks expérimentaux de la propagation des ondes en environnement topographique complexe : résultats d’une méthode d’éléments ﬁnis spectraux et de la méthode d’intégrale de Kirchhoﬀ discrétisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Fresnel Zone for Reflected Waves from a Curved Interface in Anisotropic Media</w:t>
+                <w:t xml:space="preserve">Interface Fresnel zone for a curved reflector in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.1-5</w:t>
+              <w:t xml:space="preserve">ROSE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015825v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Fresnel zone for a curved reflector in anisotropic media</w:t>
+                <w:t xml:space="preserve">Résolution sismique latérale le long d’une interface courbe entre deux milieux anisotropes : cas des ondes réﬂéchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROSE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">12e Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308160v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution sismique latérale le long d’une interface courbe entre deux milieux anisotropes : cas des ondes réﬂéchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of numerical seismic modeling results with acoustic water-tank data : multi-offset experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ROSE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308145v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical seismic modeling results with acoustic water-tank data : multi-offset experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les éléments finis spectraux, un outil performant pour la simulation numérique en acoustique : cas de milieux fluide/solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROSE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308155v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BENCHIE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of transmitted and reflected waves in layered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bjorn's Fest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ainsa, Spain</w:t>
+              <w:t xml:space="preserve">ROSE (ROck SEismic research project) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938972v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of transmitted and reflected waves in layered media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BENCHIE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROSE (ROck SEismic research project) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Bjorn's Fest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ainsa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938976v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and accurate numerical modeling of acoustic wave propagation in complex structures using a spectral-element method (SEM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of zero-offset acoustic data by the Tip-Wave Superposition Method and the Spectral-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes, Dijon : France (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference "3D Wave Propagation and Imaging through the Earth's Interior"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Wuhan, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015534v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BENCHIE Project : Numerical modeling of zero-offset laboratory data in a strong topographic environment: Results for a spectral-element method and a discretized Kirchhoff integral method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of zero-offset acoustic data by the tip-wave superposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938970v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of zero-offset acoustic data by the tip-wave superposition method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The BENCHIE Project : Numerical modeling of zero-offset laboratory data in a strong topographic environment: Results for a spectral-element method and a discretized Kirchhoff integral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.1-5</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938953v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of zero-offset acoustic data by the Tip-Wave Superposition Method and the Spectral-Element Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">Efficient and accurate numerical modeling of acoustic wave propagation in complex structures using a spectral-element method (SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhinan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "3D Wave Propagation and Imaging through the Earth's Interior"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Wuhan, China. pp.1-2</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes, Dijon : France (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938961v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Fresnel zone for reflected waves from a curved reflector in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,2706 +11938,2706 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THIS COMMUNICATION IS CANCELLED (PAPER IS AVAILABLE). Laboratory benchmarks vs. Synthetic modeling of seismic wave propagation in complex environments (BENCHIE Project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of numerical seismic modeling results with acoustic water-tank data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Lofoten seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lofoten, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810726v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of numerical seismic modeling results with acoustic water-tank data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lofoten seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lofoten, Norway</w:t>
+              <w:t xml:space="preserve">Consortium ROSE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938978v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-element numerical modeling for acoustic and elastic wave propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Comparison of numerical seismic modeling results with acoustic water-tank data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298464v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical seismic modeling results with acoustic water-tank data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Spectral-element numerical modeling for acoustic and elastic wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium ROSE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938924v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical seismic modeling results with acoustic water-tank data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Laboratory benchmarks vs. Synthetic modeling of seismic wave propagation in complex environments (BENCHIE Project): Results for a spectral-element method and the Tip Wave Superposition Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1-5</w:t>
+              <w:t xml:space="preserve">ECUA 2012 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938886v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Spectral-Element Method in the time domain for wave propagation and diffraction modelling in underwater acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and modeling of acoustic scattering by a spherical elastic target near a soft interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie S. Grigorieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">35th Scandinavian Symposiumon Physical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Geilo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723993v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and modeling of acoustic scattering by a spherical elastic target near a soft interface.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of a Spectral-Element Method in the time domain for wave propagation and diffraction modelling in underwater acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fridman</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Scandinavian Symposiumon Physical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Geilo, Norway</w:t>
+              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672073v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory benchmarks vs. Synthetic modeling of seismic wave propagation in complex environments (BENCHIE Project): Results for a spectral-element method and the Tip Wave Superposition Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory Benchmarks vs. Synthetic Modeling of Seismic Wave Propagation in Complex Environments (BENCHIE Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2012 11th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1-10</w:t>
+              <w:t xml:space="preserve">ACOUSTICS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938877v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Benchmarks vs. Synthetic Modeling of Seismic Wave Propagation in Complex Environments (BENCHIE Project)</w:t>
+                <w:t xml:space="preserve">THIS COMMUNICATION IS CANCELLED (PAPER IS AVAILABLE). Laboratory benchmarks vs. Synthetic modeling of seismic wave propagation in complex environments (BENCHIE Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Ursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938921v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modelling of acoustic scattering by a spherical elastic shell near an interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie S. Grigorieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Underwater Acoustic and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.801-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur l'interaction ondes sismiques/interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Institut Français du Pétrole &amp; Énergies Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering by elastic objects in the time domain for underwater acoustic configurations by means of a spectral-element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet BENCHIE - BENCHmarks expérimentaux de laboratoire en environnements complexes à des fins de validation de codes de propagation d'ondes et d'ImageriE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Ursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Tantsereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">162nd meeting of the acoustical society of america</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">5e Réunion Générale " Interférences d'ondes " du GDR Ondes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723987v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BENCHIE - BENCHmarks expérimentaux de laboratoire en environnements complexes à des fins de validation de codes de propagation d'ondes et d'ImageriE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering by elastic objects in the time domain for underwater acoustic configurations by means of a spectral-element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arkady Aizenberg</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Réunion Générale " Interférences d'ondes " du GDR Ondes (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">162nd meeting of the acoustical society of america</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938930v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage des ondes par décomposition atomique multicanal d'antenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Envelope of signal and bandwidth : the key parameters for vertical seismic resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blanco</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD-ROM (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534629v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattering by a spherical elastic shell close to the air-water interface: comparison between experiment and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie S. Grigorieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium held in memory of David E. Weston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom. pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envelope of signal and bandwidth : the key parameters for vertical seismic resolution</w:t>
+                <w:t xml:space="preserve">Envelope of signal and bandwidth: the key parameters for vertical seismic resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD-ROM (4 p.)</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476422v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envelope of signal and bandwidth: the key parameters for vertical seismic resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backscattering by a spherical shell close to the air-water interface. Comparison experiment / modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie S. Grigorieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 10th European Conference in UInderwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1133-1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551192v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering by a spherical shell close to the air-water interface. Comparison experiment / modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+                <w:t xml:space="preserve">Filtrage des ondes par décomposition atomique multicanal d'antenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fridman</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European Conference in UInderwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1133-1141</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672065v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic wavefield separation using multi-channel chirplet decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Tutorial: Seismic resolution : sweet dreams, reality and pittfalls...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deplanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysicists Houston 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Houston, United States. CR-ROM(5 p.)</w:t>
+              <w:t xml:space="preserve">EAGE/SEG Research Workshop "Frequency attenuation and resolution of seismic data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480999v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex seismic trace, bandwidth and vertical resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribute to Eric de Bazelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Bazelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE/SEG Research Workshop "Frequency attenuation and resolution of seismic data"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.8-12</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476404v1</w:t>
+                <w:t xml:space="preserve">hal-00465556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Seismic resolution : sweet dreams, reality and pittfalls...</w:t>
+                <w:t xml:space="preserve">Quel est le volume spatial autour d'une interface intervenant dans le processus de réflexion des ondes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE/SEG Research Workshop "Frequency attenuation and resolution of seismic data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Réunion thématique du GDR Ondes: "Réflectométrie(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465552v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Eric de Bazelaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">Microseismic wavefield separation using multi-channel chirplet decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE/SEG Research Workshop "Frequency attenuation and resolution of seismic data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Society of Exploration Geophysicists Houston 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Houston, United States. CR-ROM(5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465556v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le volume spatial autour d'une interface intervenant dans le processus de réflexion des ondes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex seismic trace, bandwidth and vertical resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion thématique du GDR Ondes: "Réflectométrie(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">EAGE/SEG Research Workshop "Frequency attenuation and resolution of seismic data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465558v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the spatial volume involved in wave reflection from flat and curved interfaces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the Interface Fresnel zone concept for estimating the media properties from the AVA curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Theoretical and Computational Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Heraklion, Greece. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some reflections on reflectors and their effect on seismic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14787,73 +14653,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some reflections on reflectors and their effect on seismic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14869,254 +14735,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Réunion générale du GDR Ondes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the 3D amplitude of the seismic P-waves reflected from an interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Greek-French Workshop on Computational Aspects of Acoustic Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et imagerie en sismique: les acquis, les attentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Réunion générale du GDR Ondes (CNRS) « Interférences d'ondes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15126,378 +14992,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of functional approach to the classification and the identification of acoustic emission source mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pantera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Statistics and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des matériaux et des structures, mécanique des solides, acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+                <w:t xml:space="preserve">Robert Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.169-186, 2011, ISBN 978-2-271-07263-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the Interface Fresnel zone for estimating media parameters from seismic Amplitude-versus-Angle curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Taroudakis and P. Papadakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Acoustics 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FORTH, pp.139-148, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15507,368 +15373,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the interface Fresnel zone for estimating media parameters from seismic amplitude-versus-angle curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront decomposition and propagation through complex models with analytical ray theory and signal processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of the Interface Fresnel zone for simulating the seismic reflected amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110279v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of the Interface Fresnel zone for simulating the seismic reflected amplitudes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavefront decomposition and propagation through complex models with analytical ray theory and signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110267v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interface Fresnel Zone revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15878,109 +15744,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short guide to KrakenZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Publications du LMA, numéro 150, LMA. 1998, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16127,51 +15993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pailhas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Xenaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167755" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Ursin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa456" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Solymosi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0313.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5147462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-020-02611-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Mizuno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2020.2983865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Traore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pantera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-018-00864-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5029394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka Traor&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2844291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka Traore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Traore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Favretto-Cristini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2017.02.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWD9C1R6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady M. Aizenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Ursin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Tantsereva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X17500230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinan Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Matzen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954736" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Aizenberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0034.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682459" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3327245" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bazelaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3033216" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie March&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ferrari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Monti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Godin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015739" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015993" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Urso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008136" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0330" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marchetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Temmos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272569v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036511" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036288" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Arntsen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036290" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629981v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhua Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Casarotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298460v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015825v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938966v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298464v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S. Grigorieva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fridman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670307v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938930v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476422v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480999v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deplant&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rappin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465556v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Bazelaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465558v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465562v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172411v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110279v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110266v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pailhas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Xenaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167755" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Ursin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Mizuno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2020.2983865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-020-02611-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5147462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Solymosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0313.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Traore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pantera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-018-00864-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka Traor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2844291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5029394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Traore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Favretto-Cristini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2017.02.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWD9C1R6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady M. Aizenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Ursin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Tantsereva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X17500230" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinan Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Matzen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954736" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Aizenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0034.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682459" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3327245" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bazelaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3033216" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945189" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902227" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bardavid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie March&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174405v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Monti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Godin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015993" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Urso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008136" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0330" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marchetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Temmos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036511" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036288" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272567v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Arntsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036290" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629979v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Casarotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015825v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308139v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938961v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938877v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S. Grigorieva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fridman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723993v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938930v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672065v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deplant&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rappin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Bazelaire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476427v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476431v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465543v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172411v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110267v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110279v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110266v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>