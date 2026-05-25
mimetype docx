--- v0 (2026-04-01)
+++ v1 (2026-05-25)
@@ -776,177 +776,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189890v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Stokes and Oseen resolvent in 3D exterior domains under Neumann boundary conditions</w:t>
+                <w:t xml:space="preserve">Artificial boundary conditions for linearized stationary incompressible viscous flow around rotating and translating body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deuring</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Kračmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šárka Nečasová</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750207v1</w:t>
+                <w:t xml:space="preserve">hal-03718700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial boundary conditions for linearized stationary incompressible viscous flow around rotating and translating body</w:t>
+                <w:t xml:space="preserve">On the Stokes and Oseen resolvent in 3D exterior domains under Neumann boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deuring</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šárka Nečasová</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03718700v1</w:t>
+                <w:t xml:space="preserve">hal-03750207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial asymptotics of mild solutions to the time-dependent Oseen system</w:t>
               </w:r>
@@ -1236,89 +1236,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of stationary viscous incompressible flow around a rigid body performing a translation</w:t>
+                <w:t xml:space="preserve">Pointwise decay in space and in time for incompressible viscous flow around a rigid body moving with constant velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534693v1</w:t>
+                <w:t xml:space="preserve">hal-01581730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oseen resolvent estimates with small resolvent parameter</w:t>
               </w:r>
@@ -1360,89 +1360,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise decay in space and in time for incompressible viscous flow around a rigid body moving with constant velocity</w:t>
+                <w:t xml:space="preserve">Stability of stationary viscous incompressible flow around a rigid body performing a translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581730v1</w:t>
+                <w:t xml:space="preserve">hal-01534693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1597,51 +1597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deuring" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.202000272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016042" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060065v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mildner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBQTDV5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055463v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189890v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kra&#269;mar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Ne&#269;asov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546017v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465651v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508815v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465649v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deuring" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.202000272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016042" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060065v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mildner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBQTDV5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055463v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189890v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kra&#269;mar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Ne&#269;asov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546017v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465651v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508815v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465649v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>