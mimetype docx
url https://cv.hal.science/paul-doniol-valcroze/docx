--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -312,611 +312,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining RADseq and contact zone analysis to decipher cryptic diversification in reptiles: Insights from the Spiny‐footed Lizard (Reptilia, Lacertidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using age‐ratios to investigate the status of two Siberian Phylloscopus species in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Rancilhac</w:t>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Brito</w:t>
+                <w:t xml:space="preserve">Magnus Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Miralles</w:t>
+                <w:t xml:space="preserve">Christophe de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geniez</w:t>
+                <w:t xml:space="preserve">Marc Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Norevik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.12628⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167 (3), pp.632-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.13382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202849v1</w:t>
+                <w:t xml:space="preserve">hal-04898577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the taxonomic status of the Siberian Chiffchaff Phylloscopus [collybita] tristis (Phylloscopidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5432 (1), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5432.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530573v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using age‐ratios to investigate the status of two Siberian Phylloscopus species in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.13382⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04898577v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the taxonomic status of the Siberian Chiffchaff Phylloscopus [collybita] tristis (Phylloscopidae)</w:t>
+                <w:t xml:space="preserve">Combining RADseq and contact zone analysis to decipher cryptic diversification in reptiles: Insights from the Spiny‐footed Lizard (Reptilia, Lacertidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Rancilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5432.1.12⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909530v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687867v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetics of the hybridogenetic frog Pelophylax grafi and its parental species Pelophylax perezi</w:t>
               </w:r>
@@ -1049,51 +1049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updates to the ranges of Psammodromus edwarsianus, P. hispanicus, and P. occidentalis in the Iberian Peninsula based on citizen science and new genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Alström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5343 (2), pp.173-192. </w:t>
@@ -1518,537 +1518,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting relationships of Vipera walser inferred from nuclear genes sequences and mitochondrial DNA</w:t>
+                <w:t xml:space="preserve">Première preuve de reproduction de Trithemis kirbyi (Odonata : Libellulidae) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ursenbacher</w:t>
+                <w:t xml:space="preserve">Paul de Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Mebert</w:t>
+                <w:t xml:space="preserve">Bruno Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Ghielmi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Cugno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Martinia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449119v1</w:t>
+                <w:t xml:space="preserve">hal-03641879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Pelophylax saharicus (Anura, Ranidae) population in Southern France: a new potentially invasive species of water frogs in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new westward migration route in an Asian passerine bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685381-bja10066⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (24), pp.5590-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449131v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première preuve de reproduction de Trithemis kirbyi (Odonata : Libellulidae) en France</w:t>
+                <w:t xml:space="preserve">Discovery of a Pelophylax saharicus (Anura, Ranidae) population in Southern France: a new potentially invasive species of water frogs in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glib Mazepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sourrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Martinia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-bja10066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641879v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new westward migration route in an Asian passerine bird</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflicting relationships of Vipera walser inferred from nuclear genes sequences and mitochondrial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ursenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Mebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+                <w:t xml:space="preserve">Samuele Ghielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Guéguen</w:t>
+                <w:t xml:space="preserve">Lorenzo Laddaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (24), pp.5590-5596. </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (8), pp.2307-2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449502v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2227,51 +2227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56148798"/>
+    <w:nsid w:val="C1422605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2458,51 +2458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-doniol-valcroze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2523-5979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Illa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Norevik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5432.1.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dudzik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Dedukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Rozenblut-Ko&#347;cisty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rybka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Alstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Robb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5343.2.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Demay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ciavatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cuevas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Eble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.182-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patrelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ursenbacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Mebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ghielmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Laddaga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glib Mazepa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Ferri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cugno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05351942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-doniol-valcroze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2523-5979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Illa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Norevik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13382" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5432.1.12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dudzik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Dedukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Rozenblut-Ko&#347;cisty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rybka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Alstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Robb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5343.2.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Demay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ciavatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cuevas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Eble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.182-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patrelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Ferri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cugno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glib Mazepa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ursenbacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Mebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ghielmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Laddaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05351942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>