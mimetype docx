--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -178,1056 +178,1056 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random sorting of parental chemical compounds during hybrid speciation</w:t>
+                <w:t xml:space="preserve">Using age‐ratios to investigate the status of two Siberian Phylloscopus species in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Develay Nguyen</w:t>
+                <w:t xml:space="preserve">Magnus Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Christophe de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dötterl</w:t>
+                <w:t xml:space="preserve">Marc Illa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Fuchs</w:t>
+                <w:t xml:space="preserve">Gabriel Norevik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (5), pp.559-571. </w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167 (3), pp.632-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voaf022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ibi.13382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031513v1</w:t>
+                <w:t xml:space="preserve">hal-04898577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using age‐ratios to investigate the status of two Siberian Phylloscopus species in Europe</w:t>
+                <w:t xml:space="preserve">Non-random sorting of parental chemical compounds during hybrid speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dufour</w:t>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Hellström</w:t>
+                <w:t xml:space="preserve">Lucie Develay Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe de Franceschi</w:t>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Illa</w:t>
+                <w:t xml:space="preserve">Stefan Dötterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Norevik</w:t>
+                <w:t xml:space="preserve">Roman Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167 (3), pp.632-645. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (5), pp.559-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ibi.13382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voaf022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04898577v1</w:t>
+                <w:t xml:space="preserve">hal-05031513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the taxonomic status of the Siberian Chiffchaff Phylloscopus [collybita] tristis (Phylloscopidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining RADseq and contact zone analysis to decipher cryptic diversification in reptiles: Insights from the Spiny‐footed Lizard (Reptilia, Lacertidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Rancilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5432.1.12⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909530v1</w:t>
+                <w:t xml:space="preserve">hal-04202849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687867v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining RADseq and contact zone analysis to decipher cryptic diversification in reptiles: Insights from the Spiny‐footed Lizard (Reptilia, Lacertidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the taxonomic status of the Siberian Chiffchaff Phylloscopus [collybita] tristis (Phylloscopidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.12628⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5432 (1), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5432.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202849v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Romain</w:t>
+                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530573v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytogenetics of the hybridogenetic frog Pelophylax grafi and its parental species Pelophylax perezi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updates to the ranges of Psammodromus edwarsianus, P. hispanicus, and P. occidentalis in the Iberian Peninsula based on citizen science and new genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dudzik</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Herpetology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959545v1</w:t>
+                <w:t xml:space="preserve">hal-04964562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates to the ranges of Psammodromus edwarsianus, P. hispanicus, and P. occidentalis in the Iberian Peninsula based on citizen science and new genetic data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytogenetics of the hybridogenetic frog Pelophylax grafi and its parental species Pelophylax perezi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Dudzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrij Dedukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Rozenblut-Kościsty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Rybka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herpetology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.evad215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964562v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and acoustic evidence support the species status of Anthus rubescens rubescens and Anthus [rubescens] japonicus (Passeriformes: Motacillidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Alström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5343 (2), pp.173-192. </w:t>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Eble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1518,537 +1518,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première preuve de reproduction de Trithemis kirbyi (Odonata : Libellulidae) en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discovery of a Pelophylax saharicus (Anura, Ranidae) population in Southern France: a new potentially invasive species of water frogs in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul de Ferrière</w:t>
+                <w:t xml:space="preserve">Glib Mazepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jourdain</w:t>
+                <w:t xml:space="preserve">François Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cugno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Martinia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-bja10066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641879v1</w:t>
+                <w:t xml:space="preserve">hal-03449131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new westward migration route in an Asian passerine bird</w:t>
+                <w:t xml:space="preserve">Conflicting relationships of Vipera walser inferred from nuclear genes sequences and mitochondrial DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Guéguen</w:t>
+                <w:t xml:space="preserve">Sylvain Ursenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Mebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Ghielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Laddaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (8), pp.2307-2320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449502v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Pelophylax saharicus (Anura, Ranidae) population in Southern France: a new potentially invasive species of water frogs in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Première preuve de reproduction de Trithemis kirbyi (Odonata : Libellulidae) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cugno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Martinia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449131v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting relationships of Vipera walser inferred from nuclear genes sequences and mitochondrial DNA</w:t>
+                <w:t xml:space="preserve">A new westward migration route in an Asian passerine bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Ghielmi</w:t>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Laddaga</w:t>
+                <w:t xml:space="preserve">Maya Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (8), pp.2307-2320. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (24), pp.5590-5596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449119v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2066,51 +2066,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation hybride et adaptation chez les papillons alpins du genre Coenonympha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Université de Montpellier, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UMONG049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2227,51 +2227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1422605"/>
+    <w:nsid w:val="FA2626B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2458,51 +2458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-doniol-valcroze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2523-5979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Illa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Norevik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13382" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5432.1.12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dudzik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Dedukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Rozenblut-Ko&#347;cisty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rybka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Alstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Robb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5343.2.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Demay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ciavatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cuevas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Eble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.182-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patrelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Ferri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cugno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glib Mazepa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ursenbacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Mebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ghielmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Laddaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05351942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-doniol-valcroze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2523-5979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898577v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Illa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Norevik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13382" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5432.1.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dudzik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Dedukh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Rozenblut-Ko&#347;cisty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rybka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad215" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Alstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Robb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5343.2.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Demay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ciavatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cuevas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Eble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.182-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patrelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glib Mazepa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grimal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ursenbacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Mebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ghielmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Laddaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Ferri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cugno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05351942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>