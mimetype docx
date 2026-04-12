--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1022,209 +1022,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quillen's relative Chern character is multiplicative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Studies in Pure Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Algebraic Analysis and Around: In Honor of Professor Masaki Kashiwara's 60th Birthday (54), pp.255-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/e016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132122v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Index of transversally elliptic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asterisque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, From Probability to Geometry (II). Volume in honor of the 60th birthday of Jean-Michel Bismut (328), pp.297-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24033/ast.873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271113v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00132122v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Geometric Quantization</w:t>
               </w:r>
@@ -2270,399 +2270,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053397v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Horn(p,q)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eigenvalues, singular values, and the O'Shea-Sjamaar Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Horn cone associated with symplectic eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on an article by Fomin, Fulton, Li, and Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESSAYRE'S PAIRS IN THE KÄHLER SETTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment polytopes in real symplectic geometry II : applications to singular value inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450349v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02421804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horn problem for quasi-hermitian Lie groups</w:t>
               </w:r>
@@ -3570,51 +3570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Paradan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2019.v17.n5.a5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9785-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145354v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vergne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239495v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-017-9457-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087892v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ACTA.2017.v218.n1.a3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.10.018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430117v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2012.v10.n3.a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8244-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CD8FA74B489A54C5585D0CB45132DFE2EB468C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.253.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132122v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/e016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.07.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ansens.2003.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3825" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-9383(99)00028-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1998.3381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1000602914188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80378-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6426F1C2701ECA49703D4B13BF147183D51ACED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577715v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02191-7_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053397v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037272v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762325v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818302v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191151v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005453v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Paradan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Paradan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2019.v17.n5.a5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9785-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145354v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vergne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239495v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-017-9457-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087892v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ACTA.2017.v218.n1.a3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.10.018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430117v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2012.v10.n3.a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8244-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CD8FA74B489A54C5585D0CB45132DFE2EB468C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.253.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132122v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/e016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.07.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ansens.2003.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3825" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-9383(99)00028-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1998.3381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1000602914188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80378-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6426F1C2701ECA49703D4B13BF147183D51ACED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577715v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02191-7_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053397v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037272v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762325v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818302v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191151v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005453v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Paradan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>