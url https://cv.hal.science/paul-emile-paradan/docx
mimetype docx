--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1022,356 +1022,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Symmetric spaces of the non-compact type: Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires et congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Géométries à courbure négative ou nulle, groupes discrets et rigidités (18), pp.39-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Index of transversally elliptic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asterisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, From Probability to Geometry (II). Volume in honor of the 60th birthday of Jean-Michel Bismut (328), pp.297-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/ast.873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quillen's relative Chern character is multiplicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Studies in Pure Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Algebraic Analysis and Around: In Honor of Professor Masaki Kashiwara's 60th Birthday (54), pp.255-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/e016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132122v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Geometric Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (1), pp.199-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.2429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.2429⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00129737v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00773255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les formules de saut de Guillemin-Kalkman.</w:t>
               </w:r>
@@ -1429,174 +1429,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinc-quantization and the K-multiplicities of the discrete series</w:t>
+                <w:t xml:space="preserve">Spin_c quantization and the K-multiplicities of the discrete series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (5), pp.805-845. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 36, pp.805-845</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Spin_c quantization and the K-multiplicities of the discrete series</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinc-quantization and the K-multiplicities of the discrete series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36, pp.805-845</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 36 (5), pp.805-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ansens.2003.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127053v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the Riemann-Roch character</w:t>
               </w:r>
@@ -1732,183 +1732,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formules de localisation en cohomologie équivariante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositio Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 117 (3), pp.243-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1000602914188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Fourier transform of semi-simple coadjoint orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 163, pp.152-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jfan.1998.3381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773249v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00773247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Hamiltonienne et formule de localisation en cohomologie équivariante</w:t>
               </w:r>
@@ -2133,164 +2133,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HKKN-stratifications in a non-compact framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053397v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polytopes de Kirwan dans le cadre réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Paradan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428144v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05053397v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horn(p,q)</w:t>
               </w:r>
@@ -3570,51 +3570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Paradan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2019.v17.n5.a5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9785-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145354v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vergne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239495v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-017-9457-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087892v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ACTA.2017.v218.n1.a3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.10.018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430117v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2012.v10.n3.a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8244-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CD8FA74B489A54C5585D0CB45132DFE2EB468C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.253.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132122v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/e016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.07.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ansens.2003.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3825" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-9383(99)00028-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1998.3381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1000602914188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80378-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6426F1C2701ECA49703D4B13BF147183D51ACED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577715v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02191-7_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053397v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037272v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762325v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818302v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191151v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005453v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Paradan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Paradan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2019.v17.n5.a5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9785-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145354v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vergne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239495v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-017-9457-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087892v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ACTA.2017.v218.n1.a3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.10.018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430117v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2012.v10.n3.a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8244-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CD8FA74B489A54C5585D0CB45132DFE2EB468C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.253.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132122v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/e016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.07.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ansens.2003.03.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2001.3825" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-9383(99)00028-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1000602914188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1998.3381" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80378-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6426F1C2701ECA49703D4B13BF147183D51ACED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577715v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02191-7_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053397v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037272v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762325v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818302v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191151v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005453v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Paradan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>