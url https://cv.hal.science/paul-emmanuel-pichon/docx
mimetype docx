--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -100,450 +100,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les déterminants de l'intention d'utiliser le métavers chez les jeunes : Une étude quantitative</w:t>
+                <w:t xml:space="preserve">The determinants of the adoption of cryptocurrencies in the tourism industry : Application to the case of hotel room reservations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche W3AC :MÉTAVERS ET MANAGEMENT - NOUVEAUX ENJEUX THÉORIQUES ET NOUVELLES PRATIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Panthéon Assas, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International, Tourisme &amp; Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsTRES (Association Tourisme Recherche et Enseignement Supérieur), le Centre d'Études du Tourisme en Océanie-Pacifique (CETOP) et le centre de recherche Gouvernance et Développement Insulaire (GDI) à l’Université de la Polynésie française (UPF), Nov 2023, Tahiti, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170012v1</w:t>
+                <w:t xml:space="preserve">hal-04398288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of the adoption of cryptocurrencies in the tourism industry : Application to the case of hotel room reservations</w:t>
+                <w:t xml:space="preserve">Comprendre les déterminants de l'intention d'utiliser le métavers chez les jeunes : Une étude quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International, Tourisme &amp; Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AsTRES (Association Tourisme Recherche et Enseignement Supérieur), le Centre d'Études du Tourisme en Océanie-Pacifique (CETOP) et le centre de recherche Gouvernance et Développement Insulaire (GDI) à l’Université de la Polynésie française (UPF), Nov 2023, Tahiti, French Polynesia</w:t>
+              <w:t xml:space="preserve">Journée de recherche W3AC :MÉTAVERS ET MANAGEMENT - NOUVEAUX ENJEUX THÉORIQUES ET NOUVELLES PRATIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon Assas, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398288v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience touristique extraordinaire : un outil de l’agilité marketing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Data et quête de sens au service de l'agilité marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bories</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Pomarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090264v1</w:t>
+                <w:t xml:space="preserve">hal-04111948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Data et quête de sens au service de l'agilité marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience touristique extraordinaire : un outil de l’agilité marketing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bories</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pomarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111948v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité et la réduction du risque perçu dans le cas de l'achat de produits alimentaires : application au cas de l'achat de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -581,64 +581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of proximity on consumers' trust toward wine of their favourite winery region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -676,64 +676,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity and the reduction of perceived risk when purchasing vegetables : from theoretical interest to the proposal of a new dimension of proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -771,64 +771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et réduction du risque perçu dans le cas de l'achat de vin : De l'intérêt théorique à la proposition d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -866,77 +866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et réduction du risque lors de l’achat de viande bovine : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cazes-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -987,51 +987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marketing Use of nostalgia : An exploratory study and a nostalgic perception scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asia-Euro Tourism, Hospitality and Gastronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Kuala-Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1069,51 +1069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Goût de Nostalgie : Liens entre nostalgie et consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3émes Journées AFM du marketing agroalimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Sep 2007, MONTPELLIER (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1138,51 +1138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFIANCE ET CONSOMMATION ALIMENTAIRE : DE L'IMPORTANCE DE LA CONFIANCE DANS LES EMETTEURS DES REDUCTEURS DE RISQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International des Tendances du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCP - EAP; http://www.marketing-trends-congress.com, Jan 2006, Venise (Fondazione Cini), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1201,523 +1201,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENRICHISSEMENT DE LA CONCEPTUALISATION DU RISQUE SOCIAL EN MARKETING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ENRICHISSEMENTS DE LA CONCEPTUALISATION DU RISQUE SOCIAL EN MARKETING ET CONSTRUCTION D'UNE ECHELLE DE MESURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès AFM ( Association Française du Marketing )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2004, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">17 èmes Journées Nationales des IAE, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Lyon, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097753v1</w:t>
+                <w:t xml:space="preserve">hal-04097759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENRICHISSEMENTS DE LA CONCEPTUALISATION DU RISQUE SOCIAL EN MARKETING ET CONSTRUCTION D'UNE ECHELLE DE MESURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENRICHISSEMENT DE LA CONCEPTUALISATION DU RISQUE SOCIAL EN MARKETING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 èmes Journées Nationales des IAE, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Lyon, Sep 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès AFM ( Association Française du Marketing )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097759v1</w:t>
+                <w:t xml:space="preserve">hal-04097753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA REDUCTION DU RISQUE ALIMENTAIRE : CADRE THEORIQUE ET PROPOSITION D'UN MODELE EXPLICATIF DE DECISION D'ACHAT PRESENTANT LE ROLE DE LA CONFIANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">QUELQUES PISTES DE REFLEXION POUR UNE MEILLEURE PRISE EN COMPTE DU RISQUE SOCIAL DANS LES POLITIQUES MARKETING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès International des Tendances du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Venise, Italie</w:t>
+              <w:t xml:space="preserve">2ème Atelier de Recherche de l’AFM, Percevoir, identifier et gérer le risque en marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Sorbonne, Paris, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086934v1</w:t>
+                <w:t xml:space="preserve">hal-04086920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUELQUES PISTES DE REFLEXION POUR UNE MEILLEURE PRISE EN COMPTE DU RISQUE SOCIAL DANS LES POLITIQUES MARKETING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LA REDUCTION DU RISQUE ALIMENTAIRE : CADRE THEORIQUE ET PROPOSITION D'UN MODELE EXPLICATIF DE DECISION D'ACHAT PRESENTANT LE ROLE DE LA CONFIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Atelier de Recherche de l’AFM, Percevoir, identifier et gérer le risque en marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Sorbonne, Paris, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès International des Tendances du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086920v1</w:t>
+                <w:t xml:space="preserve">hal-04086934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des réducteurs de risque marketing et confiance du consommateur : A propos d'une recherche exploratoire sur le comportement d'achat du consommateur face à la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proposition d'une classification des réducteurs de risque alimentaire intégrant l'acte d'achat et de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Journées Nationales des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE - PARIS, Sep 2002, PARIS, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l'Association Française du Marketing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Lille, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086685v1</w:t>
+                <w:t xml:space="preserve">halshs-00682435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une classification des réducteurs de risque alimentaire intégrant l'acte d'achat et de consommation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficacité des réducteurs de risque marketing et confiance du consommateur : A propos d'une recherche exploratoire sur le comportement d'achat du consommateur face à la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l'Association Française du Marketing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Lille, France. pp.29</w:t>
+              <w:t xml:space="preserve">XVIèmes Journées Nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE - PARIS, Sep 2002, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00682435v1</w:t>
+                <w:t xml:space="preserve">hal-04086685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES MARQUES ALIMENTAIRES CAUTIONNEES PAR DES GRANDS CHEFS DE CUISINE, UN RETOUR VERS LA CONFIANCE DU CONSOMMATEUR ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International des Tendances du Marketing en Europe, ESCP-EAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCP- EAP; http://www.marketing-trends-congress.com, Jan 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1742,51 +1742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des réducteurs de risque marketing dans la confiance du consommateur : le cas des marques alimentaires cautionnées par des grands chefs de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sociétés et Consommation, 1ères Journées Normandes de Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1856,51 +1856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A taste of nostalgia: links between nostalgia and food consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (3), pp.225 - 238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,51 +2249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laborde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04398288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pomarel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04086934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04086920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04086685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03277890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/qmr-06-2012-0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04398288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bories" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laborde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pomarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04170008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04086920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04086934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04086685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03277890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04097948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/qmr-06-2012-0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>