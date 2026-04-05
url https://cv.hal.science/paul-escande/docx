--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -195,312 +195,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'images en tomographie photoacoustique avec régularisation combinée variation totale -Cauchy</w:t>
+                <w:t xml:space="preserve">Digital twins for military aircraft: A machine learning approach for monitoring structural aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung-Thai Do</w:t>
+                <w:t xml:space="preserve">Camille Ferrassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Escande</w:t>
+                <w:t xml:space="preserve">Mickaël Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gâteau</w:t>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187210v1</w:t>
+                <w:t xml:space="preserve">hal-04972615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twins for military aircraft: A machine learning approach for monitoring structural aging</w:t>
+                <w:t xml:space="preserve">Reconstruction d'images en tomographie photoacoustique avec régularisation combinée variation totale -Cauchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ferrassou</w:t>
+                <w:t xml:space="preserve">Trung-Thai Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Risser</w:t>
+                <w:t xml:space="preserve">Jérôme Gâteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972615v1</w:t>
+                <w:t xml:space="preserve">hal-05187210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method for fast 3D photoacoustic tomography with arbitrary geometry of sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gâteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1785,248 +1785,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612434v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of linear operators from scattered impulse responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrast Invariant SNR and Isotonic Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bigot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+                <w:t xml:space="preserve">Gabriel Bathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqiu Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (8), pp.1144-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-019-01161-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380584v2</w:t>
+                <w:t xml:space="preserve">hal-01370251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast Invariant SNR and Isotonic Regressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of linear operators from scattered impulse responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yiqiu Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (8), pp.1144-1161. </w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.730-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-019-01161-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370251v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable estimator of sets of integral operators</w:t>
               </w:r>
@@ -3123,51 +3123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05511188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thai Do" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G&#226;teau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferrassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054021v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek R. Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011168" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Clouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16898" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05511188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferrassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thai Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G&#226;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054021v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek R. Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011168" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Clouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16898" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>