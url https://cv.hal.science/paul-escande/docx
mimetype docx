--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,2686 +66,2686 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode PINN-DIC intégrée pour la mesure conjointe de champs de déplacements et de propriétés matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bonnet-Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, Mécanique et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Aussois (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de Champs de Propriétés Matériaux à partir d’Images et de PINNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Romain Bonnet-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT 2026 - Images, Mécanique et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twins for military aircraft: A machine learning approach for monitoring structural aging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconstruction d'images en tomographie photoacoustique avec régularisation combinée variation totale -Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Thai Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Risser</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gâteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972615v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'images en tomographie photoacoustique avec régularisation combinée variation totale -Cauchy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital twins for military aircraft: A machine learning approach for monitoring structural aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Camille Ferrassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Escande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gâteau</w:t>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187210v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method for fast 3D photoacoustic tomography with arbitrary geometry of sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gâteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS (Recherche en Imagerie et Technologies pour la Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Varying Blur Recovery - Diagonal Approximations in the Wavelet Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, France. pp.222-228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004308202220228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode PINN-DIC intégrée pour la mesure conjointe de champs de déplacements et de propriétés matériaux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DeepInverse: A Python package for solving imaging inverse problems with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Tachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images, Mécanique et Matériaux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05514753v1</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (115), pp.8923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.08923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Concentration of the Minimizers of Empirical Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (251), pp.1-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054021v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full inference for the anisotropic fractional Brownian field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.13--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/tpms/1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922324v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk informed heterogeneity detection reveals how the lymph node conduit network influences T cells collective exploration behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning low-dimensional models of microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7, pp.178-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2020.3048295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445642v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Wavelet Decomposition of Linear Operators through Product-Convolution Expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/draa072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612434v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of linear operators from scattered impulse responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.730-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380584v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrast Invariant SNR and Isotonic Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqiu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (8), pp.1144-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-019-01161-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370251v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scalable estimator of sets of integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2fb3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating ℓ 1 − ℓ 2 deblurring using wavelet expansions of operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 343, pp.373-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2018.04.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation of integral operators using product-convolution expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.333-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0714-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Variational Model for Multiplicative Structured Noise Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-016-0667-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparse Wavelet Representations of Spatially Varying Blurring Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.2976-3014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/151003465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution in-depth imaging of optically cleared thick samples using an adaptive SPIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Clouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image restoration using sparse approximations of spatially varying blur operators in the wavelet domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/464/1/012004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jsPCA: fast, scalable, and interpretable identification of spatial domains and variable genes across multi-slice and multi-sample spatial transcriptomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random walk informed community detection reveals heterogeneities in the lymph node conduits network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time $\ell^1$ − $\ell^2$ deblurring using wavelet expansions of operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Wavelet Representations of Spatially Varying Blurring Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971549v6</w:t>
-              </w:r>
-[...1589 lines deleted...]
-                <w:t xml:space="preserve">hal-00794274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2763,51 +2763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation and estimation of integral operators Applications to the restoration of images degraded by spatially varying blurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. ISAE - Institut Supérieur de l'Aéronautique et de l'Espace, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2866,77 +2866,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPATIALLY VARYING BLUR RECOVERY. Diagonal Approximations in the Wavelet Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3123,51 +3123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05511188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferrassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thai Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G&#226;teau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054021v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek R. Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011168" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Clouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16898" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05511188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thai Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G&#226;teau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferrassou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054021v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek R. Senoussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Clouvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>