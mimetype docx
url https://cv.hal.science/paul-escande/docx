--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -761,1532 +761,1903 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jsPCA: fast, scalable, and interpretable identification of spatial domains and variable genes across multi-slice and multi-sample spatial transcriptomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Assali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk informed community detection reveals heterogeneities in the lymph node conduits network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time $\ell^1$ − $\ell^2$ deblurring using wavelet expansions of operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparse Wavelet Representations of Spatially Varying Blurring Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971549v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepInverse: A Python package for solving imaging inverse problems with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Tachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (115), pp.8923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.08923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Concentration of the Minimizers of Empirical Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (251), pp.1-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054021v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full inference for the anisotropic fractional Brownian field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110, pp.13--29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/tpms/1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random walk informed heterogeneity detection reveals how the lymph node conduit network influences T cells collective exploration behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning low-dimensional models of microscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 7, pp.178-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCI.2020.3048295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445642v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Wavelet Decomposition of Linear Operators through Product-Convolution Expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imanum/draa072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612434v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of linear operators from scattered impulse responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (3), pp.730-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast Invariant SNR and Isotonic Regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127 (8), pp.1144-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11263-019-01161-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable estimator of sets of integral operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2fb3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating ℓ 1 − ℓ 2 deblurring using wavelet expansions of operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 343, pp.373-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2018.04.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of integral operators using product-convolution expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (3), pp.333-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-017-0714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational Model for Multiplicative Structured Noise Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (1), pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-016-0667-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Wavelet Representations of Spatially Varying Blurring Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution in-depth imaging of optically cleared thick samples using an adaptive SPIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Clouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/151003465⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996838v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution in-depth imaging of optically cleared thick samples using an adaptive SPIM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse Wavelet Representations of Spatially Varying Blurring Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16898⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.2976-3014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/151003465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996834v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image restoration using sparse approximations of spatially varying blur operators in the wavelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2305,447 +2676,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 464, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/464/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794274v2</w:t>
-              </w:r>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">hal-00971549v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3123,51 +3123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05511188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thai Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G&#226;teau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferrassou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054021v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek R. Senoussi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Clouvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05511188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thai Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me G&#226;teau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferrassou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004308202220228" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Senoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971549v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Tachella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054021v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek R. Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011168" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445642v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debarnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3048295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612434v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380584v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370251v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-019-01161-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2fb3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.04.063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301235v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0714-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0667-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frongia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Clouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16898" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/151003465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794274v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/464/1/012004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733194v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>