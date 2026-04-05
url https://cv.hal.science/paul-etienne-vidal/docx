--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-Etienne VIDAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Ni-Al2O3 substrate including a graded interface fabricated by SPS: Application for power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the potential suitability of batio3 ceramics prepared by spark plasma sintering for integration into power electronic modules: a focus on dielectric properties and breakdown field strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step processing of an integrated FGM BaTiO3-Ni capacitor for power modules’ assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3486677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04531821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Unbalance Compensation of Flying Capacitor Based on a Dynamic Pulse Width Modulation Applied to a Flying Capacitor Leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Modeling and Simulation of Power Converter Including Parasitic Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2916261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph multi-physics modeling of encapsulating materials in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020180287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal order linear functional observers design for multicell series converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2020.0110378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transformer model in railway applications based on bond graph and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.0. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2979598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et technique pour le pilotage en modulation des convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of Pulse Width Modulation applied to three-phase 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2829468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of N-level pulse width modulation voltage source inverters and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.7813-7818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2045-2049. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical stress of bonded wires used in high power modules with alternating and direct current modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 52, pp. 1099-1104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mises en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de fréquence pour la détection de mécanismes de dégradations des boitiers et modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiport transistor characterisation technique including mutual inductances using 2-Port VNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Power Electronics (Ee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, NoviSad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ee67693.2025.11227091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a chain of decoupling capacitors for fast switching gaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'architectures trois niveaux en vue de l'intégration au sein d'un module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Leye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mis en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire bonding failure characterization of an IGBT based power module through impedance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2024 - 35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, PARMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation des céramiques à base de Titanate de Baryum à permittivité colossale pour l’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques : Caractérisations diélectriques au service des relations propriétés-matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS GT Matériaux Diélectriques, Mar 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Rogowski sensor within power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenobe, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reactive power control for 3-phase EMT SVC grid-connected converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and University of Zagreb Faculty of Electrical Engineering and Computing, Oct 2024, Srebreno, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage unbalance compensation of Flying Capacitor based on a dynamic Pulse Width Modulation applied to a Flying Capacitor leg inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface quality of new metal-ceramic assemblies Spark Plasma Co-sintered for power electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated full-bridge inverter PWM control strategy for improved energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des propriétés électriques de matériaux céramiques pour l’électronique de puissance en fonction de leurs propriétés matériau et géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kholer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Scientifiques sur l‘Isolation en HVDC : Matériaux, Phénomènes et Caractérisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR SEEDS GT matériaux diélectriques, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling and simulation of power converter including parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres d’un transformateur d’un banc de test ferroviaire à échelle réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d’antennes intégrées pour la mesure champ proche dans les modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure champ proche pour la surveillance du comportement des modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PEM Fuel cell system model for traction chain based on profile mission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on industrial electronics (ISIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and sliding mode observer design for Multi-cell Series Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographs bounce modelling for the simulation of railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling for the simulation of an electromechanical chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.616-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans des modules l'électronique de puissance par analyse électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018: 19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique par Bond Graph des encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la modélisation des onduleurs et l'expression des schémas de MLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of pulse width modulation applied to 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varnia, Bulgaria. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de matériaux encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal model of an integrated buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of packaging reliability of two SiC Schottky diodes of power electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Macro Power Electronics and Packaging, 2015, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an integrated buck converter using infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative InfraRed Thermography (QIRT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pulse width modulation approach and model applied to multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'une fonction hacheur intégrée par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Vivies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized inverses applied to Pulse Width Modulation for static conversion: a first study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Llor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a high temperature power module technology with SiC devices for high density power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between electromagnetic and thermal stress induced by Direct Current flow in IGBT bond wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated power electronics systems - CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prédictive de la fiabilité de l'électronique de puissance embarquée : projet CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to multi-physical study and characterization of ceramic materials for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thematic School on Dielectrics (IEEE, DEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Porquerolles, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Functionally Graded Capacitor by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics in Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped parameter wide frequency band characterization, applied to Si and SiC power devices used in power electronics topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPPC MEGAGAUSS BEAMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages électro-thermo-mécaniques dans les modules de puissance fortement intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISP3D du GDR CNRS SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours (France), France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non-linéaire d'une machine asynchrone à double alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPT025H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’optimisation fonctionnelle en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Institut National Polytechnique de Toulouse, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04412670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-Etienne VIDAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the potential suitability of batio3 ceramics prepared by spark plasma sintering for integration into power electronic modules: a focus on dielectric properties and breakdown field strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Ni-Al2O3 substrate including a graded interface fabricated by SPS: Application for power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04531821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step processing of an integrated FGM BaTiO3-Ni capacitor for power modules’ assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3486677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Modeling and Simulation of Power Converter Including Parasitic Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Unbalance Compensation of Flying Capacitor Based on a Dynamic Pulse Width Modulation Applied to a Flying Capacitor Leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal order linear functional observers design for multicell series converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2020.0110378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph multi-physics modeling of encapsulating materials in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020180287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transformer model in railway applications based on bond graph and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2979598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2916261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et technique pour le pilotage en modulation des convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of Pulse Width Modulation applied to three-phase 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2829468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of N-level pulse width modulation voltage source inverters and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.7813-7818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2045-2049. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical stress of bonded wires used in high power modules with alternating and direct current modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 52, pp. 1099-1104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de fréquence pour la détection de mécanismes de dégradations des boitiers et modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiport transistor characterisation technique including mutual inductances using 2-Port VNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Power Electronics (Ee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, NoviSad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ee67693.2025.11227091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a chain of decoupling capacitors for fast switching gaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mises en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'architectures trois niveaux en vue de l'intégration au sein d'un module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Leye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mis en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire bonding failure characterization of an IGBT based power module through impedance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2024 - 35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, PARMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy density BaTiO3 capacitors shaped by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISP PhD Workshop 2024 (4th International Society on Pulsed Power Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAME - PHT, Dec 2026, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Rogowski sensor within power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenobe, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation des céramiques à base de Titanate de Baryum à permittivité colossale pour l’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques : Caractérisations diélectriques au service des relations propriétés-matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS GT Matériaux Diélectriques, Mar 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reactive power control for 3-phase EMT SVC grid-connected converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and University of Zagreb Faculty of Electrical Engineering and Computing, Oct 2024, Srebreno, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface quality of new metal-ceramic assemblies Spark Plasma Co-sintered for power electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage unbalance compensation of Flying Capacitor based on a dynamic Pulse Width Modulation applied to a Flying Capacitor leg inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated full-bridge inverter PWM control strategy for improved energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des propriétés électriques de matériaux céramiques pour l’électronique de puissance en fonction de leurs propriétés matériau et géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kholer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Scientifiques sur l‘Isolation en HVDC : Matériaux, Phénomènes et Caractérisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR SEEDS GT matériaux diélectriques, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling and simulation of power converter including parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres d’un transformateur d’un banc de test ferroviaire à échelle réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d’antennes intégrées pour la mesure champ proche dans les modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure champ proche pour la surveillance du comportement des modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PEM Fuel cell system model for traction chain based on profile mission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on industrial electronics (ISIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and sliding mode observer design for Multi-cell Series Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographs bounce modelling for the simulation of railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling for the simulation of an electromechanical chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.616-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans des modules l'électronique de puissance par analyse électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018: 19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique par Bond Graph des encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la modélisation des onduleurs et l'expression des schémas de MLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de matériaux encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of pulse width modulation applied to 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varnia, Bulgaria. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of packaging reliability of two SiC Schottky diodes of power electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Macro Power Electronics and Packaging, 2015, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal model of an integrated buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'une fonction hacheur intégrée par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Vivies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pulse width modulation approach and model applied to multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an integrated buck converter using infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative InfraRed Thermography (QIRT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized inverses applied to Pulse Width Modulation for static conversion: a first study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Llor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a high temperature power module technology with SiC devices for high density power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between electromagnetic and thermal stress induced by Direct Current flow in IGBT bond wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated power electronics systems - CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prédictive de la fiabilité de l'électronique de puissance embarquée : projet CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to multi-physical study and characterization of ceramic materials for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thematic School on Dielectrics (IEEE, DEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Porquerolles, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Functionally Graded Capacitor by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics in Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped parameter wide frequency band characterization, applied to Si and SiC power devices used in power electronics topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPPC MEGAGAUSS BEAMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages électro-thermo-mécaniques dans les modules de puissance fortement intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISP3D du GDR CNRS SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours (France), France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION CONCERTÉE TRANSVERSE PACKAGING - ANNONCE DU PEPR INITIATIVE PACKAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiru Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Borah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-LETI; LAAS - CNRS; FEMTO-ST; UTTOP; Institut d'électronique du sud; CEA hauts de France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non-linéaire d'une machine asynchrone à double alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPT025H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’optimisation fonctionnelle en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Institut National Polytechnique de Toulouse, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04412670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rashed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3628588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3486677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jday" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020180287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2020.0110378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Vally" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2979598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2829468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haussener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Carrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.01.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05387617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baffreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Gopishetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403552v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Ko&#322;odziej" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ee67693.2025.11227091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238982" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasserre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tarrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152381" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haggege" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rotella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820642" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viven" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivi&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Berkoune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Llor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634683" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ciss&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;dina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455216v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04604559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT025H" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04412670v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rashed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3628588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3486677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2020.0110378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020180287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Vally" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2979598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2829468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haussener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Carrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.01.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baffreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Gopishetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Ko&#322;odziej" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ee67693.2025.11227091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238982" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506888v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05387617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasserre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tarrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haggege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viven" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Berkoune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivi&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Llor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634683" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ciss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;dina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04604559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT025H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04412670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>