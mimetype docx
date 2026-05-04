--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-Etienne VIDAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the potential suitability of batio3 ceramics prepared by spark plasma sintering for integration into power electronic modules: a focus on dielectric properties and breakdown field strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Ni-Al2O3 substrate including a graded interface fabricated by SPS: Application for power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04531821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step processing of an integrated FGM BaTiO3-Ni capacitor for power modules’ assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3486677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Modeling and Simulation of Power Converter Including Parasitic Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Unbalance Compensation of Flying Capacitor Based on a Dynamic Pulse Width Modulation Applied to a Flying Capacitor Leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal order linear functional observers design for multicell series converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2020.0110378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph multi-physics modeling of encapsulating materials in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020180287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transformer model in railway applications based on bond graph and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2979598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2916261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et technique pour le pilotage en modulation des convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of Pulse Width Modulation applied to three-phase 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2829468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of N-level pulse width modulation voltage source inverters and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.7813-7818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2045-2049. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical stress of bonded wires used in high power modules with alternating and direct current modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 52, pp. 1099-1104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de fréquence pour la détection de mécanismes de dégradations des boitiers et modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiport transistor characterisation technique including mutual inductances using 2-Port VNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Power Electronics (Ee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, NoviSad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ee67693.2025.11227091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a chain of decoupling capacitors for fast switching gaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mises en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'architectures trois niveaux en vue de l'intégration au sein d'un module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Leye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mis en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire bonding failure characterization of an IGBT based power module through impedance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2024 - 35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, PARMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy density BaTiO3 capacitors shaped by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISP PhD Workshop 2024 (4th International Society on Pulsed Power Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAME - PHT, Dec 2026, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Rogowski sensor within power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenobe, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation des céramiques à base de Titanate de Baryum à permittivité colossale pour l’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques : Caractérisations diélectriques au service des relations propriétés-matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS GT Matériaux Diélectriques, Mar 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reactive power control for 3-phase EMT SVC grid-connected converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and University of Zagreb Faculty of Electrical Engineering and Computing, Oct 2024, Srebreno, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface quality of new metal-ceramic assemblies Spark Plasma Co-sintered for power electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage unbalance compensation of Flying Capacitor based on a dynamic Pulse Width Modulation applied to a Flying Capacitor leg inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated full-bridge inverter PWM control strategy for improved energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des propriétés électriques de matériaux céramiques pour l’électronique de puissance en fonction de leurs propriétés matériau et géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kholer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Scientifiques sur l‘Isolation en HVDC : Matériaux, Phénomènes et Caractérisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR SEEDS GT matériaux diélectriques, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling and simulation of power converter including parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres d’un transformateur d’un banc de test ferroviaire à échelle réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d’antennes intégrées pour la mesure champ proche dans les modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure champ proche pour la surveillance du comportement des modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PEM Fuel cell system model for traction chain based on profile mission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on industrial electronics (ISIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and sliding mode observer design for Multi-cell Series Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographs bounce modelling for the simulation of railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling for the simulation of an electromechanical chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.616-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans des modules l'électronique de puissance par analyse électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018: 19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique par Bond Graph des encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la modélisation des onduleurs et l'expression des schémas de MLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de matériaux encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of pulse width modulation applied to 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varnia, Bulgaria. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of packaging reliability of two SiC Schottky diodes of power electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Macro Power Electronics and Packaging, 2015, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal model of an integrated buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'une fonction hacheur intégrée par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Vivies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pulse width modulation approach and model applied to multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an integrated buck converter using infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative InfraRed Thermography (QIRT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized inverses applied to Pulse Width Modulation for static conversion: a first study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Llor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a high temperature power module technology with SiC devices for high density power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between electromagnetic and thermal stress induced by Direct Current flow in IGBT bond wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated power electronics systems - CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prédictive de la fiabilité de l'électronique de puissance embarquée : projet CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to multi-physical study and characterization of ceramic materials for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thematic School on Dielectrics (IEEE, DEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Porquerolles, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Functionally Graded Capacitor by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics in Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped parameter wide frequency band characterization, applied to Si and SiC power devices used in power electronics topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPPC MEGAGAUSS BEAMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages électro-thermo-mécaniques dans les modules de puissance fortement intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISP3D du GDR CNRS SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours (France), France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION CONCERTÉE TRANSVERSE PACKAGING - ANNONCE DU PEPR INITIATIVE PACKAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiru Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Borah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-LETI; LAAS - CNRS; FEMTO-ST; UTTOP; Institut d'électronique du sud; CEA hauts de France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non-linéaire d'une machine asynchrone à double alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPT025H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’optimisation fonctionnelle en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Institut National Polytechnique de Toulouse, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04412670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-Etienne VIDAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the potential suitability of batio3 ceramics prepared by spark plasma sintering for integration into power electronic modules: a focus on dielectric properties and breakdown field strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Ni-Al2O3 substrate including a graded interface fabricated by SPS: Application for power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step processing of an integrated FGM BaTiO3-Ni capacitor for power modules’ assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3486677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04531821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Modeling and Simulation of Power Converter Including Parasitic Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Unbalance Compensation of Flying Capacitor Based on a Dynamic Pulse Width Modulation Applied to a Flying Capacitor Leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal order linear functional observers design for multicell series converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2020.0110378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph multi-physics modeling of encapsulating materials in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020180287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transformer model in railway applications based on bond graph and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2979598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2916261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et technique pour le pilotage en modulation des convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of Pulse Width Modulation applied to three-phase 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2829468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of N-level pulse width modulation voltage source inverters and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.7813-7818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2045-2049. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical stress of bonded wires used in high power modules with alternating and direct current modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 52, pp. 1099-1104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de fréquence pour la détection de mécanismes de dégradations des boitiers et modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiport transistor characterisation technique including mutual inductances using 2-Port VNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Power Electronics (Ee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, NoviSad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ee67693.2025.11227091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a chain of decoupling capacitors for fast switching gaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mises en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'architectures trois niveaux en vue de l'intégration au sein d'un module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Leye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mis en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire bonding failure characterization of an IGBT based power module through impedance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2024 - 35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, PARMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy density BaTiO3 capacitors shaped by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISP PhD Workshop 2024 (4th International Society on Pulsed Power Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAME - PHT, Dec 2026, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Rogowski sensor within power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenobe, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation des céramiques à base de Titanate de Baryum à permittivité colossale pour l’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques : Caractérisations diélectriques au service des relations propriétés-matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS GT Matériaux Diélectriques, Mar 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reactive power control for 3-phase EMT SVC grid-connected converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and University of Zagreb Faculty of Electrical Engineering and Computing, Oct 2024, Srebreno, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface quality of new metal-ceramic assemblies Spark Plasma Co-sintered for power electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage unbalance compensation of Flying Capacitor based on a dynamic Pulse Width Modulation applied to a Flying Capacitor leg inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated full-bridge inverter PWM control strategy for improved energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des propriétés électriques de matériaux céramiques pour l’électronique de puissance en fonction de leurs propriétés matériau et géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kholer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Scientifiques sur l‘Isolation en HVDC : Matériaux, Phénomènes et Caractérisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR SEEDS GT matériaux diélectriques, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling and simulation of power converter including parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres d’un transformateur d’un banc de test ferroviaire à échelle réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d’antennes intégrées pour la mesure champ proche dans les modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure champ proche pour la surveillance du comportement des modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PEM Fuel cell system model for traction chain based on profile mission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on industrial electronics (ISIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and sliding mode observer design for Multi-cell Series Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographs bounce modelling for the simulation of railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling for the simulation of an electromechanical chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.616-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans des modules l'électronique de puissance par analyse électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018: 19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique par Bond Graph des encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la modélisation des onduleurs et l'expression des schémas de MLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de matériaux encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of pulse width modulation applied to 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varnia, Bulgaria. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of packaging reliability of two SiC Schottky diodes of power electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Macro Power Electronics and Packaging, 2015, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal model of an integrated buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'une fonction hacheur intégrée par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Vivies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pulse width modulation approach and model applied to multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an integrated buck converter using infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative InfraRed Thermography (QIRT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized inverses applied to Pulse Width Modulation for static conversion: a first study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Llor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a high temperature power module technology with SiC devices for high density power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between electromagnetic and thermal stress induced by Direct Current flow in IGBT bond wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated power electronics systems - CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prédictive de la fiabilité de l'électronique de puissance embarquée : projet CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to multi-physical study and characterization of ceramic materials for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thematic School on Dielectrics (IEEE, DEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Porquerolles, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Functionally Graded Capacitor by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics in Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped parameter wide frequency band characterization, applied to Si and SiC power devices used in power electronics topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPPC MEGAGAUSS BEAMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages électro-thermo-mécaniques dans les modules de puissance fortement intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISP3D du GDR CNRS SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours (France), France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION CONCERTÉE TRANSVERSE PACKAGING - ANNONCE DU PEPR INITIATIVE PACKAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiru Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Borah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-LETI; LAAS - CNRS; FEMTO-ST; UTTOP; Institut d'électronique du sud; CEA hauts de France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non-linéaire d'une machine asynchrone à double alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPT025H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’optimisation fonctionnelle en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Institut National Polytechnique de Toulouse, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04412670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rashed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3628588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3486677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2020.0110378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020180287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Vally" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2979598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2829468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haussener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Carrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.01.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baffreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Gopishetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Ko&#322;odziej" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ee67693.2025.11227091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238982" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506888v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05387617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasserre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tarrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haggege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viven" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Berkoune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivi&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Llor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634683" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ciss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;dina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04604559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT025H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04412670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rashed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3628588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3486677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2020.0110378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020180287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Vally" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2979598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2829468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haussener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Carrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.01.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baffreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Gopishetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Ko&#322;odziej" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ee67693.2025.11227091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238982" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506888v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05387617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasserre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tarrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haggege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viven" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Berkoune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivi&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Llor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634683" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ciss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;dina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04604559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT025H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04412670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>