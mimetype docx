--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-Etienne VIDAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the potential suitability of batio3 ceramics prepared by spark plasma sintering for integration into power electronic modules: a focus on dielectric properties and breakdown field strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Ni-Al2O3 substrate including a graded interface fabricated by SPS: Application for power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step processing of an integrated FGM BaTiO3-Ni capacitor for power modules’ assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3486677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04531821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Modeling and Simulation of Power Converter Including Parasitic Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Unbalance Compensation of Flying Capacitor Based on a Dynamic Pulse Width Modulation Applied to a Flying Capacitor Leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal order linear functional observers design for multicell series converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2020.0110378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph multi-physics modeling of encapsulating materials in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020180287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transformer model in railway applications based on bond graph and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2979598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2916261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et technique pour le pilotage en modulation des convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of Pulse Width Modulation applied to three-phase 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2829468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of N-level pulse width modulation voltage source inverters and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.7813-7818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2045-2049. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical stress of bonded wires used in high power modules with alternating and direct current modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 52, pp. 1099-1104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de fréquence pour la détection de mécanismes de dégradations des boitiers et modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiport transistor characterisation technique including mutual inductances using 2-Port VNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Power Electronics (Ee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, NoviSad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ee67693.2025.11227091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a chain of decoupling capacitors for fast switching gaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mises en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'architectures trois niveaux en vue de l'intégration au sein d'un module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Leye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mis en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire bonding failure characterization of an IGBT based power module through impedance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2024 - 35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, PARMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy density BaTiO3 capacitors shaped by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISP PhD Workshop 2024 (4th International Society on Pulsed Power Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAME - PHT, Dec 2026, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Rogowski sensor within power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenobe, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation des céramiques à base de Titanate de Baryum à permittivité colossale pour l’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques : Caractérisations diélectriques au service des relations propriétés-matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS GT Matériaux Diélectriques, Mar 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reactive power control for 3-phase EMT SVC grid-connected converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and University of Zagreb Faculty of Electrical Engineering and Computing, Oct 2024, Srebreno, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface quality of new metal-ceramic assemblies Spark Plasma Co-sintered for power electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage unbalance compensation of Flying Capacitor based on a dynamic Pulse Width Modulation applied to a Flying Capacitor leg inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated full-bridge inverter PWM control strategy for improved energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des propriétés électriques de matériaux céramiques pour l’électronique de puissance en fonction de leurs propriétés matériau et géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kholer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Scientifiques sur l‘Isolation en HVDC : Matériaux, Phénomènes et Caractérisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR SEEDS GT matériaux diélectriques, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling and simulation of power converter including parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres d’un transformateur d’un banc de test ferroviaire à échelle réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d’antennes intégrées pour la mesure champ proche dans les modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure champ proche pour la surveillance du comportement des modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PEM Fuel cell system model for traction chain based on profile mission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on industrial electronics (ISIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and sliding mode observer design for Multi-cell Series Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographs bounce modelling for the simulation of railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling for the simulation of an electromechanical chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.616-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans des modules l'électronique de puissance par analyse électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018: 19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique par Bond Graph des encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la modélisation des onduleurs et l'expression des schémas de MLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de matériaux encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of pulse width modulation applied to 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varnia, Bulgaria. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of packaging reliability of two SiC Schottky diodes of power electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Macro Power Electronics and Packaging, 2015, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal model of an integrated buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'une fonction hacheur intégrée par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Vivies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pulse width modulation approach and model applied to multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an integrated buck converter using infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative InfraRed Thermography (QIRT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized inverses applied to Pulse Width Modulation for static conversion: a first study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Llor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a high temperature power module technology with SiC devices for high density power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between electromagnetic and thermal stress induced by Direct Current flow in IGBT bond wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated power electronics systems - CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prédictive de la fiabilité de l'électronique de puissance embarquée : projet CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to multi-physical study and characterization of ceramic materials for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thematic School on Dielectrics (IEEE, DEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Porquerolles, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Functionally Graded Capacitor by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics in Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped parameter wide frequency band characterization, applied to Si and SiC power devices used in power electronics topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPPC MEGAGAUSS BEAMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages électro-thermo-mécaniques dans les modules de puissance fortement intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISP3D du GDR CNRS SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours (France), France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION CONCERTÉE TRANSVERSE PACKAGING - ANNONCE DU PEPR INITIATIVE PACKAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiru Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Borah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-LETI; LAAS - CNRS; FEMTO-ST; UTTOP; Institut d'électronique du sud; CEA hauts de France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non-linéaire d'une machine asynchrone à double alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPT025H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’optimisation fonctionnelle en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Institut National Polytechnique de Toulouse, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04412670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul-Etienne VIDAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Ni-Al2O3 substrate including a graded interface fabricated by SPS: Application for power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the potential suitability of batio3 ceramics prepared by spark plasma sintering for integration into power electronic modules: a focus on dielectric properties and breakdown field strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3628588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step processing of an integrated FGM BaTiO3-Ni capacitor for power modules’ assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2024.3486677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04531821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Unbalance Compensation of Flying Capacitor Based on a Dynamic Pulse Width Modulation Applied to a Flying Capacitor Leg Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Modeling and Simulation of Power Converter Including Parasitic Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Electrical Engineering, 993, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2916261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal order linear functional observers design for multicell series converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2020.0110378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph multi-physics modeling of encapsulating materials in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020180287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transformer model in railway applications based on bond graph and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.0. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2979598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et technique pour le pilotage en modulation des convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e3969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of Pulse Width Modulation applied to three-phase 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2829468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of N-level pulse width modulation voltage source inverters and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.7813-7818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2045-2049. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical stress of bonded wires used in high power modules with alternating and direct current modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 52, pp. 1099-1104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductance and capacitance parasitic prediction thanks to data analysis applied to SiC MOSFET wide frequency band characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de fréquence pour la détection de mécanismes de dégradations des boitiers et modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiport transistor characterisation technique including mutual inductances using 2-Port VNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Power Electronics (Ee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, NoviSad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ee67693.2025.11227091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a chain of decoupling capacitors for fast switching gaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Kołodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mises en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'architectures trois niveaux en vue de l'intégration au sein d'un module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Leye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps de recuit sur les caractéristiques diélectriques des condensateurs céramiques à base de BaTiO3 mis en forme par Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Soupremanien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy density BaTiO3 capacitors shaped by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISP PhD Workshop 2024 (4th International Society on Pulsed Power Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAME - PHT, Dec 2026, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire bonding failure characterization of an IGBT based power module through impedance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2024 - 35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, PARMA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation des céramiques à base de Titanate de Baryum à permittivité colossale pour l’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Scientifiques : Caractérisations diélectriques au service des relations propriétés-matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS GT Matériaux Diélectriques, Mar 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of 3D Rogowski sensor within power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenobe, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reactive power control for 3-phase EMT SVC grid-connected converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and University of Zagreb Faculty of Electrical Engineering and Computing, Oct 2024, Srebreno, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage unbalance compensation of Flying Capacitor based on a dynamic Pulse Width Modulation applied to a Flying Capacitor leg inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface quality of new metal-ceramic assemblies Spark Plasma Co-sintered for power electronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated full-bridge inverter PWM control strategy for improved energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des propriétés électriques de matériaux céramiques pour l’électronique de puissance en fonction de leurs propriétés matériau et géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kholer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Scientifiques sur l‘Isolation en HVDC : Matériaux, Phénomènes et Caractérisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR SEEDS GT matériaux diélectriques, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling and simulation of power converter including parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres d’un transformateur d’un banc de test ferroviaire à échelle réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d’antennes intégrées pour la mesure champ proche dans les modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure champ proche pour la surveillance du comportement des modules d’électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PEM Fuel cell system model for traction chain based on profile mission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on industrial electronics (ISIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and sliding mode observer design for Multi-cell Series Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Haggege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographs bounce modelling for the simulation of railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2019, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling for the simulation of an electromechanical chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.616-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans des modules l'électronique de puissance par analyse électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018: 19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysique par Bond Graph des encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée pour la modélisation des onduleurs et l'expression des schémas de MLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method of pulse width modulation applied to 3-Level T-type NPC inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varnia, Bulgaria. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de matériaux encapsulants en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal model of an integrated buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling and simulation of a silicone gel for power electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of packaging reliability of two SiC Schottky diodes of power electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Nano to Macro Power Electronics and Packaging, 2015, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pulse width modulation approach and model applied to multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an integrated buck converter using infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative InfraRed Thermography (QIRT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'une fonction hacheur intégrée par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Haussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Vivies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioav Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized inverses applied to Pulse Width Modulation for static conversion: a first study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Berkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Llor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of a high temperature power module technology with SiC devices for high density power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe, Power Electronics - Intelligent Motion - Renewable Energy - Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between electromagnetic and thermal stress induced by Direct Current flow in IGBT bond wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nogarède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated power electronics systems - CIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement mécanique des joints de brasure Au-Ge pour le report des composants SiC pour l'électronique de puissance haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition de la Conférence Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prédictive de la fiabilité de l'électronique de puissance embarquée : projet CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to multi-physical study and characterization of ceramic materials for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thematic School on Dielectrics (IEEE, DEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Porquerolles, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Functionally Graded Capacitor by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics in Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped parameter wide frequency band characterization, applied to Si and SiC power devices used in power electronics topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Gopishetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPPC MEGAGAUSS BEAMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages électro-thermo-mécaniques dans les modules de puissance fortement intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Trajin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISP3D du GDR CNRS SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours (France), France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action concertée transverse packaging - Annonce du PEPR initiative packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiru Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Borah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-LETI; LAAS - CNRS; FEMTO-ST; UTTOP; Institut d'électronique du sud; CEA hauts de France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non-linéaire d'une machine asynchrone à double alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPT025H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’optimisation fonctionnelle en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Institut National Polytechnique de Toulouse, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04412670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rashed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3628588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3486677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2020.0110378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020180287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Vally" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2979598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2829468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haussener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Carrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.01.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baffreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Gopishetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Ko&#322;odziej" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ee67693.2025.11227091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238982" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506888v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05387617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasserre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tarrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812159" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haggege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viven" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Berkoune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivi&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Llor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634683" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ciss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;dina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04604559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT025H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04412670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rashed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3628588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3486677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jday" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2020.0110378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020180287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Vally" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2979598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2829468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haussener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Carrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.01.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05387617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baffreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Gopishetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Ko&#322;odziej" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ee67693.2025.11227091" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238982" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506888v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasserre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tarrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haggege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huleux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Berkoune" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivi&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Vivies" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Llor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634683" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ciss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Cisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;dina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04604559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT025H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04412670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>