--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -713,238 +713,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.15-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.2038-3460/17607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998899v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the Persistence of Ableism to its Deconstruction in the Evolution of Collective and Individual Narratives around Prosthetic Amputee Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/amnis.8270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinctes et complémentaires à la prise de soin des professionnels : Les pratiques de soutien et d'accompagnement entre pairs amputés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 643, pp.17-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -963,145 +1032,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03813375v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03698580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après l’unité de rééducation. L’accommodement au vécu quotidien avec la prothèse</w:t>
               </w:r>
@@ -4174,178 +4174,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vécu amputé après l’accident : expériences et trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats généraux du droit médical et du dommage corporel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les savoirs expérientiels personnels issus des vécus amputés : usages, partages, apports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels savoirs expérientiels pour quels usages ? Les savoirs expérientiels personnels, collectifs ou pairjectifs en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111922v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04080575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard anthropologique sur les enjeux de la pratique sportive chez les personnes amputées et appareillées</w:t>
               </w:r>
@@ -4502,50 +4502,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4567,152 +4662,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ISPO-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289641v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04209388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques, expériences et trajectoires de vie des personnes amputées âgées : de l’institut de rééducation à la vie quotidienne appareillée</w:t>
               </w:r>
@@ -5551,50 +5551,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5616,73 +5711,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5711,152 +5806,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417429v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03340212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection on the process and degrees of embodiment of lower and upper limb prostheses</w:t>
               </w:r>
@@ -6483,234 +6483,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre avec la perte : la nostalgie à l’épreuve de l’amputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nostalgie au prisme de l’anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps amputé prothésé : entre recomposition et incomplétude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrication des corps au 21ème siècle : Éduquer, soigner, augmenter, identifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps réparé, corps augmenté ? L’ambivalence de l’enchantement prothétique contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et chirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426907v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02426911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps amputé n’est pas réparable. Approches anthropologiques et critiques du discours contemporain sur l’enchantement prothétique</w:t>
               </w:r>
@@ -7409,51 +7409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12DC2530"/>
+    <w:nsid w:val="C2C95EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7640,51 +7640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fabien-groud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2276-5795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/france-2030/programmes-et-equipements-prioritaires-de-recherche-pepr/robotique-organique-o2r/projets-cibles-du-pepr-o2r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apadip.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pf.groud@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oww" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235871v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119325ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8270" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29754" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marsick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13pew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association de D&#233;fense et d'Entraide des Personnes Amput&#233;es ADEPA" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fabien-groud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2276-5795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/france-2030/programmes-et-equipements-prioritaires-de-recherche-pepr/robotique-organique-o2r/projets-cibles-du-pepr-o2r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apadip.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pf.groud@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oww" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235871v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119325ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29754" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marsick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13pew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association de D&#233;fense et d'Entraide des Personnes Amput&#233;es ADEPA" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>