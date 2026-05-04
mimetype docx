--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -349,285 +349,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« J’ai perdu cinquante centimètres de ma personne ». Mettre en récit la souffrance liée à l’amputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tailler sur mesure. De l’exploration à l’analyse des processus d’élaboration des savoirs expérientiels rares des personnes amputées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (1), pp.68-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1119325ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235871v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cachez ces corps que l’on ne saurait voir ». La prothèse, une injonction à l’invisibilité corporelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1119325ar⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t>
-[...102 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (Corps et techniques: du visible à l'invisible), pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12x5y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -719,64 +719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -823,51 +823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Persistence of Ableism to its Deconstruction in the Evolution of Collective and Individual Narratives around Prosthetic Amputee Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -983,64 +983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1512,51 +1512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et prothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,64 +1641,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et monstration des corps amputés appareillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu amputé après l'accident : expériences et trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1822,51 +1822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence de l’enchantement prothétique contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps amputé n’est pas réparable. Approches anthropologiques et critiques du discours contemporain sur l’enchantement prothétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps meurtris, beaux et subversifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2113,77 +2113,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative sur l’appropriation des prothèses de membre : retours, résultats, réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2201,64 +2201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d'appropriation des prothèses de membres. Dynamiques et diversité des usages et des non-usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2283,203 +2283,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3846-3851</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3851-3857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697835v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03697830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareiller et rééduquer les personnes amputées : regards croisés du kinésithérapeute et de l’orthoprothésiste. Entretien avec Bruno Saurel et Pierre Chabloz</w:t>
               </w:r>
@@ -2547,51 +2547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vécu singulier post‑amputation à la démarche d’entraide. Entretien avec Anne Marsick et Bernard Chardigny, membres de l’Association de défense et d’études des personnes amputées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et prothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3080,64 +3080,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique APADiP (Amélioration du Processus d’Appropriation des Dispositifs Prothétiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,51 +3200,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « super-héros » du paralympisme : déconstruire les représentations autour des para-athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3498,64 +3498,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injunctions, experiences, reappropriations: an exploration of the practices and trajectories of ‘refusal’ of prosthetic limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3688,51 +3688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amputated and prosthetic bodies facing the challenge of old age : Temporalities and experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,51 +3770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying one’s prosthetic leg or arm, escaping ableism: insights from ethnographic fieldwork in amputees’ daily life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3865,64 +3865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec et sans prothèses dans la multiplicité des environnements de vie : Adaptations, transmobilités, créativités des personnes amputées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations des pratiques et nouvelles représentations du handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4016,64 +4016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden worlds of prosthetic embodiment: Acquiring techniques of the body with and without the prosthesis, adapting one’s living environment and doing transmobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4174,588 +4174,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ISPO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le vécu amputé après l’accident : expériences et trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats généraux du droit médical et du dommage corporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs expérientiels personnels issus des vécus amputés : usages, partages, apports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels savoirs expérientiels pour quels usages ? Les savoirs expérientiels personnels, collectifs ou pairjectifs en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard anthropologique sur les enjeux de la pratique sportive chez les personnes amputées et appareillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GDR Sport et Activité Physique : Perspectives actuelles sur mouvement et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prothèses de membre: entre technologie de genre et technologie “validante”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Validisme et masculinité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques, expériences et trajectoires de vie des personnes amputées âgées : de l’institut de rééducation à la vie quotidienne appareillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agé·e·s et appareillé·e·s : les prothèses dans le vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4862,64 +4862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does it Take for Prostheses to be Technologies of Care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,77 +4944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do amputation and limb prosthesis reconfigure bodies and experiences ? Insights from an ethnography of amputees’ rehabilitation and daily life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5039,77 +5039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriating a prosthetic device: insights from a collaborative research project between (non-)users, healthcare professionals and researchers about prosthesis abandonment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures Ahead - Translations and collaborations between medicine, social science and the humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5128,1162 +5128,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du film ethnographique à l’autoconfrontation : regards et discours sur la diversité des vécus post-amputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’image à la parole, de la parole à l’image. « Elicitation interview » et autoconfrontation en sciences sociales : outils, films, témoins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélioration du parcours d’appropriation des dispositifs prothétiques chez les personnes amputées du membre inférieur ou supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Corps et prothèses" : Nouvelles recherches, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer les corps par la technique ? Des discours aux vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences "À corps parfait ? Corps réparé, remanié, augmenté"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Belleville-en-Beaujolais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en récit, donner à voir et partager les expériences vécues post-amputation : l’expérimentation d’un dispositif filmique ethnographique au sein de l’ADEPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRESH - Entre méthodologies audiovisuelles et création filmique : postures et apports transdisciplinaires en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ADEPA : multiplicité des pratiques et enjeux pour les pairs amputés et les professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marsick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude EXPAIRs Que peuvent apporter les patients aux professionnels et à leurs pairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Anne Marsick</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude EXPAIRs Que peuvent apporter les patients aux professionnels et à leurs pairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03340212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'amputation à la prothèse : transiger avec les normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">9e Conférence Alter : « Les normes interrogées par le handicap » / « How are norms challenged by disabilities ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection on the process and degrees of embodiment of lower and upper limb prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the Society for Philosophy and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l'amputation à la prothèse : transiger avec les normes</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du dispositif prothétique au dispositif cinématographique : témoignages et transmissions des expériences vécues de l’appareillage post-amputation dans le cadre du film &amp;quot;Ma vie prothésée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence Alter : « Les normes interrogées par le handicap » / « How are norms challenged by disabilities ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Soin technologique et éducation thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la prothèse : un enjeu majeur de l’accompagnement par les pairs amputés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement par les pairs : enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre amputé et prothésé : une diversité d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps donné, corps greffé, corps augmenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426917v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02426915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'amputation à la prothèse : expériences corporelles subjectives et diversité des situations de handicap</w:t>
               </w:r>
@@ -6351,51 +6351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les technologies façonnent le handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la faculté des sciences et des technologies : Sciences et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6552,208 +6552,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corps réparé, corps augmenté ? L’ambivalence de l’enchantement prothétique contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations et chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps amputé prothésé : entre recomposition et incomplétude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrication des corps au 21ème siècle : Éduquer, soigner, augmenter, identifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps amputé n’est pas réparable. Approches anthropologiques et critiques du discours contemporain sur l’enchantement prothétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps meurtris, beaux, subversifs : réflexions transdisciplinaires sur les modifications corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6772,165 +6772,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards anthropologiques sur la singularité des trajectoires des patients amputés des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès biannuel du Collège des Enseignants de Sciences Humaines et Sociales en Médecine et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rapport dialectique corps/prothèse : potentialités, limitations et face cachée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humain et ses prothèses : savoirs et pratiques du corps transformé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426900v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02426898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité de la relation corps-prothèse chez les personnes amputées des membres inférieurs</w:t>
               </w:r>
@@ -7099,77 +7099,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : résultats intermédiaires et pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ISPO-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7409,51 +7409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2C95EEA"/>
+    <w:nsid w:val="4FE20B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7640,51 +7640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fabien-groud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2276-5795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/france-2030/programmes-et-equipements-prioritaires-de-recherche-pepr/robotique-organique-o2r/projets-cibles-du-pepr-o2r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apadip.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pf.groud@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oww" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235871v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119325ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29754" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marsick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13pew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association de D&#233;fense et d'Entraide des Personnes Amput&#233;es ADEPA" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fabien-groud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2276-5795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/france-2030/programmes-et-equipements-prioritaires-de-recherche-pepr/robotique-organique-o2r/projets-cibles-du-pepr-o2r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apadip.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pf.groud@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oww" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235871v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119325ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mq1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9if1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29754" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marsick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03123987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE2046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13pew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association de D&#233;fense et d'Entraide des Personnes Amput&#233;es ADEPA" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>