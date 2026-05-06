--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1423,256 +1423,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04603812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic approach to thermophysical and mechanical properties of SiO₂–B₂O₃–Na₂O glasses using molecular dynamics simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the solid/liquid phase transitions in the U Pu O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fouquet-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.102523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085503v1</w:t>
+                <w:t xml:space="preserve">cea-04358486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the solid/liquid phase transitions in the U Pu O system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic approach to thermophysical and mechanical properties of SiO₂–B₂O₃–Na₂O glasses using molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C.M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 603, pp.122099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04358486v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of microstructural evolution of irradiated (U,Pu)O2 studied via simulated XRD patterns</w:t>
               </w:r>
@@ -1890,278 +1890,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
+                <w:t xml:space="preserve">Atomistic modeling approach to the thermodynamics of sodium silicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+                <w:t xml:space="preserve">Thomas Mellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+                <w:t xml:space="preserve">Navaratnarajah Kuganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William E. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.1331-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286909v1</w:t>
+                <w:t xml:space="preserve">hal-03551489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling approach to the thermodynamics of sodium silicate glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William E. Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.1331-1344. </w:t>
+              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551489v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Aspects of the Superionic Transition in AX2 Compounds With the Fluorite Structure</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick A. Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. D. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin W. Grimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2407,64 +2407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Hao Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. D. Rushton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, pp.103065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2498,64 +2498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinitrogen activation by zirconium dimer loaded C 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navaratnarajah Kuganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Gkanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel T. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renkai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2749,77 +2749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale description of interfaces in rutile/sodium silicate glass–crystal composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. D. Rushton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (26), pp.17624-17636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick A. Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (2), pp.024418. </w:t>
@@ -3000,64 +3000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of partially immersed glass: A new perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rama Krishna Chinnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 503, pp.56-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3091,51 +3091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation ordering and oxygen transport behaviour in Sr 1−3x/2 La x TiO 3 perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin W. Grimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of threshold displacement in beryllium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Grimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor O. T. Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. D. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Stanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xe diffusion and bubble nucleation around edge dislocations in UO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel T. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin W. Grimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3801,51 +3801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and characterisation of radiation damage in fluorapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor E. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. D. Rushton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,51 +3931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. D. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel T. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. D. Rushton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,260 +4029,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of dislocations in uranium dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+                <w:t xml:space="preserve">Simulation of uranium dioxide polymorphs and their phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Brutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Devincre</w:t>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 443 (1-3), pp.359 - 365. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (21), pp.214112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.07.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735989v1</w:t>
+                <w:t xml:space="preserve">hal-03550946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of uranium dioxide polymorphs and their phase transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation of dislocations in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Brutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Devincre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 443 (1-3), pp.359 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4590,51 +4590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A4D6E28"/>
+    <w:nsid w:val="023AFE5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4821,51 +4821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8230-6422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165944102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8355-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. D. Cooper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O. T. Galvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin W. Grimes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01090-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Than Ren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2372826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Dorosh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153834" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mellan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaratnarajah Kuganathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17549" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.723507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hao Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. D. Rushton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2019.103065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Gkanas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chroneos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5106430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mianzhen Mo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Murphy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijiang Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renkai Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw0392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00675J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. M. King" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Middleburgh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whiting" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024418" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Krishna Chinnam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.02.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10274C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Grimes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Stanek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E. Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01707b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.07.059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0HZJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214112" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8230-6422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165944102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8355-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. D. Cooper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O. T. Galvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin W. Grimes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01090-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Than Ren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2372826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Dorosh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153834" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mellan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaratnarajah Kuganathan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.723507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hao Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. D. Rushton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2019.103065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Gkanas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chroneos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5106430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mianzhen Mo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Murphy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijiang Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renkai Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw0392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00675J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. M. King" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Middleburgh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whiting" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024418" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Krishna Chinnam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.02.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10274C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Grimes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Stanek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E. Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01707b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.07.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0HZJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>