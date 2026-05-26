--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -912,408 +912,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Monte Carlo method for simulating glass alteration: Application to aluminoborosilicate glasses</w:t>
+                <w:t xml:space="preserve">Threshold displacement in the tungsten-carbon system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+                <w:t xml:space="preserve">Matthew Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumit Tiwari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Gin</w:t>
+                <w:t xml:space="preserve">Yan Than Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin W. Grimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20167⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (21), pp.959-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2024.2372826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04738813v1</w:t>
+                <w:t xml:space="preserve">cea-04904972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and thermoelastic properties of hypostoichiometric MOX fuels with molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Porto</w:t>
+                <w:t xml:space="preserve">D. Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouchet</w:t>
+                <w:t xml:space="preserve">J. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Canducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 598, pp.155163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold displacement in the tungsten-carbon system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Monte Carlo method for simulating glass alteration: Application to aluminoborosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jackson</w:t>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Than Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin W. Grimes</w:t>
+                <w:t xml:space="preserve">Stephane Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 104 (21), pp.959-976. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2024.2372826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04904972v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution of periclase under irradiation by molecular dynamics simulations</w:t>
               </w:r>
@@ -1423,256 +1423,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04603812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the solid/liquid phase transitions in the U Pu O system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic approach to thermophysical and mechanical properties of SiO₂–B₂O₃–Na₂O glasses using molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C.M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 603, pp.122099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04358486v1</w:t>
+                <w:t xml:space="preserve">hal-04085503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic approach to thermophysical and mechanical properties of SiO₂–B₂O₃–Na₂O glasses using molecular dynamics simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the solid/liquid phase transitions in the U Pu O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fouquet-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.102523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085503v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04358486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of microstructural evolution of irradiated (U,Pu)O2 studied via simulated XRD patterns</w:t>
               </w:r>
@@ -3182,51 +3182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of threshold displacement in beryllium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,260 +4029,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of uranium dioxide polymorphs and their phase transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation of dislocations in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Brutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+                <w:t xml:space="preserve">Benoit Devincre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (21), pp.214112. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 443 (1-3), pp.359 - 365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550946v1</w:t>
+                <w:t xml:space="preserve">hal-01735989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of dislocations in uranium dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+                <w:t xml:space="preserve">Simulation of uranium dioxide polymorphs and their phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Brutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Devincre</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.07.059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (21), pp.214112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735989v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4590,51 +4590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="023AFE5B"/>
+    <w:nsid w:val="12EAB3FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4821,51 +4821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8230-6422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165944102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8355-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. D. Cooper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O. T. Galvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin W. Grimes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01090-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Than Ren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2372826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Dorosh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153834" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mellan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaratnarajah Kuganathan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.723507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hao Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. D. Rushton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2019.103065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Gkanas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chroneos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5106430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mianzhen Mo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Murphy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijiang Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renkai Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw0392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00675J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. M. King" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Middleburgh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whiting" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024418" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Krishna Chinnam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.02.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10274C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Grimes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Stanek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E. Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01707b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.07.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0HZJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8230-6422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165944102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8355-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. D. Cooper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O. T. Galvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin W. Grimes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10270-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01090-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jackson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Than Ren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2372826" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Dorosh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153834" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mellan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaratnarajah Kuganathan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17549" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.723507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hao Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. D. Rushton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2019.103065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Gkanas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chroneos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5106430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mianzhen Mo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Murphy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijiang Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renkai Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw0392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00675J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. M. King" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Middleburgh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whiting" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024418" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Krishna Chinnam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.02.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10274C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Grimes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Stanek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Hoang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E. Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01707b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.07.059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0HZJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214112" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>