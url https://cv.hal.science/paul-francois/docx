--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -465,295 +465,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05232835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kôm Abou Billou (2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désert oriental (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+                <w:t xml:space="preserve">Hélène Cuvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11swy⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sxg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633475v1</w:t>
+                <w:t xml:space="preserve">hal-04679299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désert oriental (2023)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Aguer</w:t>
+                <w:t xml:space="preserve">Kôm Abou Billou (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cuvigny</w:t>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11sxg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11swy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679299v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution architecturale et hydraulique du rampant des Massues sur l’aqueduc de la Brévenne à Lyon et ses conséquences sur l’aval du parcours</w:t>
               </w:r>
@@ -811,200 +811,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les siphons, principe de fonctionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lapidary elements of the Castle of Belvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medievalista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievalista.6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125667v1</w:t>
+                <w:t xml:space="preserve">hal-04313645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lapidary elements of the Castle of Belvoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les siphons, principe de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medievalista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 418, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/medievalista.6278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313645v1</w:t>
+                <w:t xml:space="preserve">hal-04125667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte technique : construire des outils numériques pour la recherche en Humanités</w:t>
               </w:r>
@@ -1250,51 +1250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1339,295 +1339,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kôm Abou Billou (2021) Le temple et la nécropole romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5794⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696255v1</w:t>
+                <w:t xml:space="preserve">hal-03696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+                <w:t xml:space="preserve">Kôm Abou Billou (2021) Le temple et la nécropole romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696261v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality as a versatile tool for research, dissemination and mediation in the humanities</w:t>
               </w:r>
@@ -1933,51 +1933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,273 +2621,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From remote sensing to digital reconstruction: Islamic gold mining in the eastern desert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Water in the Maritime City of Cercina, Africa Proconsularis. Current Archaeological Research in the Kerkennah Islands, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Schörle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Drine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of AI &amp; Modern Technologies In the field of Islamic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ahmad Al-Shoky; Abbès Zouache, Apr 2024, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">Au fil de l'eau et du temps: spatialité et diachronie de la gestion de l'eau en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marina Covolan, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553986v1</w:t>
+                <w:t xml:space="preserve">hal-04811723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Water in the Maritime City of Cercina, Africa Proconsularis. Current Archaeological Research in the Kerkennah Islands, Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Drine</w:t>
+                <w:t xml:space="preserve">From remote sensing to digital reconstruction: Islamic gold mining in the eastern desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Covolan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul François</w:t>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulia Nicatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau et du temps: spatialité et diachronie de la gestion de l'eau en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marina Covolan, Nov 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Applications of AI &amp; Modern Technologies In the field of Islamic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ahmad Al-Shoky; Abbès Zouache, Apr 2024, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811723v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiridon: a digital online tool for medieval and modern mediterranen ceramology</w:t>
               </w:r>
@@ -3018,178 +3018,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiridon, sauvegarder et faire vivre les archives céramologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un ensemble de plans fait-il une maquette 3D ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabriquer, exploiter, diffuser, archiver et réutiliser les données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Virtual Theatres Study Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeffrey Leichman, Pauline Beaucé, Feb 2022, Bâton-Rouge, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881471v1</w:t>
+                <w:t xml:space="preserve">hal-03590405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble de plans fait-il une maquette 3D ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiridon, sauvegarder et faire vivre les archives céramologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Theatres Study Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jeffrey Leichman, Pauline Beaucé, Feb 2022, Bâton-Rouge, États-Unis</w:t>
+              <w:t xml:space="preserve">Fabriquer, exploiter, diffuser, archiver et réutiliser les données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590405v1</w:t>
+                <w:t xml:space="preserve">hal-03881471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du château d'Hyères (83), actualité de la recherche</w:t>
               </w:r>
@@ -3415,165 +3415,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter les espaces du Théâtre à la Foire Saint-Germain</w:t>
+                <w:t xml:space="preserve">Le calcul du débit des siphons lyonnais et ses implications sur le parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CERHiC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">Les aqueducs romains de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473569v1</w:t>
+                <w:t xml:space="preserve">hal-02962363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcul du débit des siphons lyonnais et ses implications sur le parcours</w:t>
+                <w:t xml:space="preserve">Expérimenter les espaces du Théâtre à la Foire Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aqueducs romains de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CERHiC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962363v1</w:t>
+                <w:t xml:space="preserve">hal-02473569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la réalité matérielle à la réalité virtuelle : nouvelles sources et nouveau regard sur les marionnettes des théâtres de la Foire. La Salle.</w:t>
               </w:r>
@@ -3717,217 +3717,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodiment and Simulation: Playing the Public in a VR Eighteenth-Century Theatre</w:t>
+                <w:t xml:space="preserve">Remonter le temps pour comprendre le passé : l'immersion virtuelle au service des historiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society of Theatrical Research 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)EGC 2019 - GT-DAHLIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373446v1</w:t>
+                <w:t xml:space="preserve">hal-01989653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remonter le temps pour comprendre le passé : l'immersion virtuelle au service des historiens</w:t>
+                <w:t xml:space="preserve">Embodiment and Simulation: Playing the Public in a VR Eighteenth-Century Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)EGC 2019 - GT-DAHLIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.15-20</w:t>
+              <w:t xml:space="preserve">American Society of Theatrical Research 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989653v1</w:t>
+                <w:t xml:space="preserve">hal-02373446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage à l'espace : prospective pour une rétro-architecture</w:t>
               </w:r>
@@ -4110,234 +4110,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la donnée à ses artefacts : projet VESPACE</w:t>
+                <w:t xml:space="preserve">La Foire Saint-Germain vers 1770 : images et mutations des lieux de spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADH 2018: Data in Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Galway, Irlande</w:t>
+              <w:t xml:space="preserve">Permanences et mutations des espaces du spectacle vivant dans la ville (de 1750 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055453v1</w:t>
+                <w:t xml:space="preserve">hal-02093085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Foire Saint-Germain vers 1770 : images et mutations des lieux de spectacle</w:t>
+                <w:t xml:space="preserve">De la donnée à ses artefacts : projet VESPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permanences et mutations des espaces du spectacle vivant dans la ville (de 1750 à nos jours)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EADH 2018: Data in Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Galway, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093085v1</w:t>
+                <w:t xml:space="preserve">hal-02055453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution d'une chapelle castrale croisée à Belvoir (Israël)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudchemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,77 +4677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des opérations d'orpaillage dans le secteur 909 du Ouadi Ghozza (Désert Oriental, Égypte) : vue depuis le nord-est au crépuscule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Nicatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,77 +4791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des opérations d'orpaillage dans le secteur 909 du Ouadi Ghozza (Désert Oriental, Égypte) : vue depuis le sud-est en plein jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Nicatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4948,252 +4948,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution 3D du mode de fonctionnement de l’alakatin de l'archevêché de Nicosie dans un état autour du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Ecorché restituant les catacombes pour animaux de Dendara (Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computer graphics. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04129076v1</w:t>
+                <w:t xml:space="preserve">hal-03811001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du fouloir du chai ptolémaïque de Plinthine.</w:t>
+                <w:t xml:space="preserve">Restitution 3D du mode de fonctionnement de l’alakatin de l'archevêché de Nicosie dans un état autour du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172520v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecorché restituant les catacombes pour animaux de Dendara (Égypte)</w:t>
+                <w:t xml:space="preserve">Restitution du fouloir du chai ptolémaïque de Plinthine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Computer graphics. France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811001v1</w:t>
+                <w:t xml:space="preserve">hal-04172520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution hypothétique de la chaîne opératoire de production du vin au sein du chai ptolémaïque de Plinthine</w:t>
               </w:r>
@@ -6029,51 +6029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6154E2BE"/>
+    <w:nsid w:val="DE8E36B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-8609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27126229X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03351927v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ECDN0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Adel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11swy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dekerlegand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.10371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Akharraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5794" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2021.14880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rosato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.05" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nicatore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mpouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Serdouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03533879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-8609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27126229X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03351927v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ECDN0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Adel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11swy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dekerlegand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.10371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Akharraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5794" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2021.14880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rosato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.05" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nicatore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mpouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Serdouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03533879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>