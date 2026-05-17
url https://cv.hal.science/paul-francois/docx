--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -465,1169 +465,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05232835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désert oriental (2023)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kôm Abou Billou (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cuvigny</w:t>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11sxg⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11swy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679299v1</w:t>
+                <w:t xml:space="preserve">hal-04633475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kôm Abou Billou (2023)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+                <w:t xml:space="preserve">Désert oriental (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+                <w:t xml:space="preserve">Hélène Cuvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11swy⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11sxg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633475v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution architecturale et hydraulique du rampant des Massues sur l’aqueduc de la Brévenne à Lyon et ses conséquences sur l’aval du parcours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11ud1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615360v1</w:t>
+                <w:t xml:space="preserve">hal-04364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lapidary elements of the Castle of Belvoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les siphons, principe de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medievalista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 418, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/medievalista.6278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313645v1</w:t>
+                <w:t xml:space="preserve">hal-04125667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les siphons, principe de fonctionnement</w:t>
+                <w:t xml:space="preserve">La restitution architecturale et hydraulique du rampant des Massues sur l’aqueduc de la Brévenne à Lyon et ses conséquences sur l’aval du parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ud1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125667v1</w:t>
+                <w:t xml:space="preserve">hal-04615360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte technique : construire des outils numériques pour la recherche en Humanités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lapidary elements of the Castle of Belvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dekerlegand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/dscn.10371⟩</w:t>
+              <w:t xml:space="preserve">Medievalista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievalista.6278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201029v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire du vin des Coteaux (tainiotikos) en Maréotide sous les Lagides. Le chai ptolémaïque de Plinthine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Francois</w:t>
+                <w:t xml:space="preserve">Contexte technique : construire des outils numériques pour la recherche en Humanités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Pesenti</w:t>
+                <w:t xml:space="preserve">Daniel Dekerlegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifao.14811⟩</w:t>
+              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.10371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903092v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2022)</w:t>
+                <w:t xml:space="preserve">Produire du vin des Coteaux (tainiotikos) en Maréotide sous les Lagides. Le chai ptolémaïque de Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Fournet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikaël Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.401-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.7850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bifao.14811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364010v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+                <w:t xml:space="preserve">Kôm Abou Billou (2021) Le temple et la nécropole romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Dautais</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696261v1</w:t>
+                <w:t xml:space="preserve">hal-03696255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kôm Abou Billou (2021) Le temple et la nécropole romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696255v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality as a versatile tool for research, dissemination and mediation in the humanities</w:t>
               </w:r>
@@ -1724,351 +1724,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine industriel numérique 3D : Reconstruction de la Forge d'Arthez-d'Asson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rosato</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine industriel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018275v1</w:t>
+                <w:t xml:space="preserve">hal-03085498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Virtuel au service du Patrimoine : la reconstruction 3D de la forge d’Arthez-d’Asson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Patrimoine industriel numérique 3D : Reconstruction de la Forge d'Arthez-d'Asson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rosato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire industrielle des Pyrénées occidentales</w:t>
+              <w:t xml:space="preserve">Patrimoine industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536545v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Virtuel au service du Patrimoine : la reconstruction 3D de la forge d’Arthez-d’Asson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Medini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Rosato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’histoire industrielle des Pyrénées occidentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03085498v1</w:t>
+                <w:t xml:space="preserve">hal-02536545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for reverse architecture: modelling space and use.</w:t>
               </w:r>
@@ -2279,264 +2279,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un théâtre de marionnettes à la Foire Saint-Germain : interprétation virtuelle d'une miniature attribuée à Louis-Nicolas van Blarenberghe</w:t>
+                <w:t xml:space="preserve">Brève de méthodologie : Une « rétro-architecture » pour l’histoire des spectacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectacles et artistes forains (xviie-xixe siècles) : Identités, espaces et circulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), Open Book Publishers, pp.77-82, 2024, St Andrews Studies in French History and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11647/obp.0400.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733699v1</w:t>
+                <w:t xml:space="preserve">hal-04732079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ancienne église de Saint-Raphaël (Var) : une &amp;quot;suite intéressante d'églises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un théâtre de marionnettes à la Foire Saint-Germain : interprétation virtuelle d'une miniature attribuée à Louis-Nicolas van Blarenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Fixot; Véronique Blanc-Bijon. </w:t>
+              <w:t xml:space="preserve">Pauline Beaucé; Bertrand Porot; Cyril Triolaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire Paul-Albert Février, Actes du Colloque, Aix-en-Provence, 7-9 Avril 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.277-293, 2024, Bibliothèque de l'Antiquité Tardive, 978-2-503-61158-7</w:t>
+              <w:t xml:space="preserve">Spectacles et artistes forains (xviie-xixe siècles) : Identités, espaces et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, ÉPURE, pp.37-52, 2024, Sport, acteurs, représentations, 978-2-37496-219-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827743v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brève de méthodologie : Une « rétro-architecture » pour l’histoire des spectacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ancienne église de Saint-Raphaël (Var) : une &amp;quot;suite intéressante d'églises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Fixot; Véronique Blanc-Bijon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relire Paul-Albert Février, Actes du Colloque, Aix-en-Provence, 7-9 Avril 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.277-293, 2024, Bibliothèque de l'Antiquité Tardive, 978-2-503-61158-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732079v1</w:t>
+                <w:t xml:space="preserve">hal-04827743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Foire Saint-Germain vers 1770 : images et mutations des lieux de spectacle</w:t>
               </w:r>
@@ -2621,424 +2621,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Water in the Maritime City of Cercina, Africa Proconsularis. Current Archaeological Research in the Kerkennah Islands, Tunisia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guide (insolite) de la Foire Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau et du temps: spatialité et diachronie de la gestion de l'eau en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marina Covolan, Nov 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives sur les théâtres de la Foire : l'historiographie en question (1678-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Rubellin; Pauline Beaucé; Isabelle Ligier-Degauque, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811723v1</w:t>
+                <w:t xml:space="preserve">hal-04553987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From remote sensing to digital reconstruction: Islamic gold mining in the eastern desert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Water in the Maritime City of Cercina, Africa Proconsularis. Current Archaeological Research in the Kerkennah Islands, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Schörle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Drine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of AI &amp; Modern Technologies In the field of Islamic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ahmad Al-Shoky; Abbès Zouache, Apr 2024, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">Au fil de l'eau et du temps: spatialité et diachronie de la gestion de l'eau en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marina Covolan, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553986v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiridon: a digital online tool for medieval and modern mediterranen ceramology</w:t>
+                <w:t xml:space="preserve">From remote sensing to digital reconstruction: Islamic gold mining in the eastern desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Nicatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV international congress of the association for medieval and modern ceramics in the mediterranean sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Ravenne, Italy</w:t>
+              <w:t xml:space="preserve">Applications of AI &amp; Modern Technologies In the field of Islamic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ahmad Al-Shoky; Abbès Zouache, Apr 2024, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823509v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide (insolite) de la Foire Saint-Germain</w:t>
+                <w:t xml:space="preserve">Spiridon: a digital online tool for medieval and modern mediterranen ceramology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives sur les théâtres de la Foire : l'historiographie en question (1678-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Rubellin; Pauline Beaucé; Isabelle Ligier-Degauque, Mar 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIV international congress of the association for medieval and modern ceramics in the mediterranean sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Ravenne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553987v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de plans fait-il une maquette 3D ?</w:t>
               </w:r>
@@ -3093,51 +3093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiridon, sauvegarder et faire vivre les archives céramologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,51 +3283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Raphaël (Var), « une suite intéressante d’églises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Paul-Albert Février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,217 +3717,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remonter le temps pour comprendre le passé : l'immersion virtuelle au service des historiens</w:t>
+                <w:t xml:space="preserve">Embodiment and Simulation: Playing the Public in a VR Eighteenth-Century Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)EGC 2019 - GT-DAHLIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.15-20</w:t>
+              <w:t xml:space="preserve">American Society of Theatrical Research 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989653v1</w:t>
+                <w:t xml:space="preserve">hal-02373446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodiment and Simulation: Playing the Public in a VR Eighteenth-Century Theatre</w:t>
+                <w:t xml:space="preserve">Remonter le temps pour comprendre le passé : l'immersion virtuelle au service des historiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society of Theatrical Research 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)EGC 2019 - GT-DAHLIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373446v1</w:t>
+                <w:t xml:space="preserve">hal-01989653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage à l'espace : prospective pour une rétro-architecture</w:t>
               </w:r>
@@ -4293,51 +4293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution d'une chapelle castrale croisée à Belvoir (Israël)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudchemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4492,878 +4492,1072 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Image (10)</w:t>
+        <w:t xml:space="preserve">Image (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de l'ouverture de l'accès sommital de la crypte de la chapelle sépulcrale de Kôm Abou Billou (Égypte)</w:t>
+                <w:t xml:space="preserve">Axonométrie des décors du couloir de culte du Mastaba d'Hésirê (Ancien Empire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Menouf, Egypt. 2025</w:t>
+              <w:t xml:space="preserve">Modélisation numérique, image de synthèse, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077214v1</w:t>
+                <w:t xml:space="preserve">hal-05615320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution en écorché du système constructif de la chapelle sépulcrale de Kôm Abou Billou (Égypte)</w:t>
+                <w:t xml:space="preserve">Restitution du culte rendu dans le couloir de culte du mastaba d'Hésirê, vue zénithale (Saqqara, Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Menouf, Egypt. 2024</w:t>
+              <w:t xml:space="preserve">Saqqara, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077209v1</w:t>
+                <w:t xml:space="preserve">hal-05615341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des opérations d'orpaillage dans le secteur 909 du Ouadi Ghozza (Désert Oriental, Égypte) : vue depuis le nord-est au crépuscule</w:t>
+                <w:t xml:space="preserve">Restitution de l'ouverture de l'accès sommital de la crypte de la chapelle sépulcrale de Kôm Abou Billou (Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Egypt. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Menouf, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (image de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553996v1</w:t>
+                <w:t xml:space="preserve">hal-05077214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des opérations d'orpaillage dans le secteur 909 du Ouadi Ghozza (Désert Oriental, Égypte) : vue depuis le sud-est en plein jour</w:t>
+                <w:t xml:space="preserve">Restitution du culte rendu dans le couloir de culte du mastaba d'Hésirê (Saqqara, Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Egypt. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saqqara, Egypt. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (image de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553994v1</w:t>
+                <w:t xml:space="preserve">hal-05615332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de la salle de bain du BAT1201</w:t>
+                <w:t xml:space="preserve">Restitution des opérations d'orpaillage dans le secteur 909 du Ouadi Ghozza (Désert Oriental, Égypte) : vue depuis le sud-est en plein jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Kom el-Nogous, Egypt. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Nicatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Egypt. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634222v1</w:t>
+                <w:t xml:space="preserve">hal-04553994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecorché restituant les catacombes pour animaux de Dendara (Égypte)</w:t>
+                <w:t xml:space="preserve">Restitution des opérations d'orpaillage dans le secteur 909 du Ouadi Ghozza (Désert Oriental, Égypte) : vue depuis le nord-est au crépuscule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Computer graphics. France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Nicatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Egypt. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811001v1</w:t>
+                <w:t xml:space="preserve">hal-04553996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution 3D du mode de fonctionnement de l’alakatin de l'archevêché de Nicosie dans un état autour du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Restitution en écorché du système constructif de la chapelle sépulcrale de Kôm Abou Billou (Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Menouf, Egypt. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (image de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04129076v1</w:t>
+                <w:t xml:space="preserve">hal-05077209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du fouloir du chai ptolémaïque de Plinthine.</w:t>
+                <w:t xml:space="preserve">Restitution de la salle de bain du BAT1201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kom el-Nogous, Egypt. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172520v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution hypothétique de la chaîne opératoire de production du vin au sein du chai ptolémaïque de Plinthine</w:t>
+                <w:t xml:space="preserve">Ecorché restituant les catacombes pour animaux de Dendara (Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computer graphics. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172513v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restitution 3D du mode de fonctionnement de l’alakatin de l'archevêché de Nicosie dans un état autour du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution du fouloir du chai ptolémaïque de Plinthine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution hypothétique de la chaîne opératoire de production du vin au sein du chai ptolémaïque de Plinthine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restitution du pressoir à levier et treuil du chai ptolémaïque de Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5373,133 +5567,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiridon, céramiques médiévales et modernes en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalMed, La Méditerranée &amp; le monde, rencontre 2 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en place les fondations d'un outil de restitution à large audience : VESPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5541,51 +5735,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e séminaire de Conception Architecturale Numérique SCAN18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5595,169 +5789,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château d'Hyères (83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leguilloux Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5783,51 +5977,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2021, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5837,131 +6031,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission française de Taposiris Magna et Plinthine. Restitution archéologique du secteur 6 de Plinthine : un complexe viticole saïte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6029,51 +6223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE8E36B7"/>
+    <w:nsid w:val="F19D2B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-8609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27126229X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03351927v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ECDN0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Adel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11swy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dekerlegand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.10371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Akharraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5794" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2021.14880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rosato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.05" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nicatore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mpouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Serdouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03533879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1987-8609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27126229X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03351927v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ECDN0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Adel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11swy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dekerlegand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.10371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Akharraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5794" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2021.14880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rosato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nicatore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mpouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Serdouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129076v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03533879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>