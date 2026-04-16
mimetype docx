--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -918,51 +918,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
+                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
@@ -993,97 +993,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375790v2</w:t>
+                <w:t xml:space="preserve">hal-03813882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
+                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
@@ -1114,73 +1114,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813882v1</w:t>
+                <w:t xml:space="preserve">hal-03375790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E48BC8EB"/>
+    <w:nsid w:val="0CFCFEBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3113,51 +3113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BA45B10"/>
+    <w:nsid w:val="63979D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3261,51 +3261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00FD798C"/>
+    <w:nsid w:val="40994BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3409,51 +3409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1B42E17"/>
+    <w:nsid w:val="73C09F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgnresearch.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qarma.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Nieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332224v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335126v6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623450v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgnresearch.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qarma.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Nieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332224v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335126v6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623450v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>