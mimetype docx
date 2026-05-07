--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -918,51 +918,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
+                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
@@ -993,97 +993,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813882v1</w:t>
+                <w:t xml:space="preserve">hal-03375790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
+                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
@@ -1114,332 +1114,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375790v2</w:t>
+                <w:t xml:space="preserve">hal-03813882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Bonastre</w:t>
+                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Delgado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+                <w:t xml:space="preserve">Titouan Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346196v1</w:t>
+                <w:t xml:space="preserve">hal-03046920v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+                <w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046920v3</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Privacy ZEBRA: Zero Evidence Biometric Recognition Assessment</w:t>
               </w:r>
@@ -1553,476 +1553,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGCNN: COMPLEX GABOR CONVOLUTIONAL NEURAL NETWORK ON RAW SPEECH</w:t>
+                <w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474746v1</w:t>
+                <w:t xml:space="preserve">hal-02925559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising x-vectors for Robust Speaker Recognition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2020 The Speaker and Language Recognition Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614616v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562199v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+                <w:t xml:space="preserve">CGCNN: COMPLEX GABOR CONVOLUTIONAL NEURAL NETWORK ON RAW SPEECH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Parcollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ICASSP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562199v3</w:t>
+                <w:t xml:space="preserve">hal-02474746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denoising x-vectors for Robust Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2020 The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925559v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,77 +2200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74, pp.101362. </w:t>
@@ -2633,77 +2633,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2770,77 +2770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VoicePrivacy 2020 Challenge Evaluation Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2965,51 +2965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CFCFEBC"/>
+    <w:nsid w:val="DCBF7106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3113,51 +3113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63979D7E"/>
+    <w:nsid w:val="7E630193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3261,51 +3261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40994BBC"/>
+    <w:nsid w:val="136B078F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3409,51 +3409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73C09F12"/>
+    <w:nsid w:val="008C4B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgnresearch.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qarma.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Nieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332224v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335126v6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623450v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgnresearch.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qarma.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Nieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332224v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335126v6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623450v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>