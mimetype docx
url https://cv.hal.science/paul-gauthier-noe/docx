--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -918,51 +918,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
+                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
@@ -993,97 +993,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375790v2</w:t>
+                <w:t xml:space="preserve">hal-03813882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
+                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
@@ -1114,332 +1114,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813882v1</w:t>
+                <w:t xml:space="preserve">hal-03375790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+                <w:t xml:space="preserve">Jean-Francois Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Parcollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+                <w:t xml:space="preserve">Hector Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046920v3</w:t>
+                <w:t xml:space="preserve">hal-03346196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+                <w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346196v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046920v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Privacy ZEBRA: Zero Evidence Biometric Recognition Assessment</w:t>
               </w:r>
@@ -1553,476 +1553,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925559v1</w:t>
+                <w:t xml:space="preserve">hal-02562199v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the VoicePrivacy initiative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CGCNN: COMPLEX GABOR CONVOLUTIONAL NEURAL NETWORK ON RAW SPEECH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ICASSP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562199v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGCNN: COMPLEX GABOR CONVOLUTIONAL NEURAL NETWORK ON RAW SPEECH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denoising x-vectors for Robust Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Morchid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2020 The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474746v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising x-vectors for Robust Speaker Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+                <w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2020 The Speaker and Language Recognition Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02614616v1</w:t>
+                <w:t xml:space="preserve">hal-02925559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,77 +2200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74, pp.101362. </w:t>
@@ -2633,77 +2633,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2770,77 +2770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VoicePrivacy 2020 Challenge Evaluation Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2965,51 +2965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCBF7106"/>
+    <w:nsid w:val="A2DDD117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3113,51 +3113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E630193"/>
+    <w:nsid w:val="4467F46C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3261,51 +3261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="136B078F"/>
+    <w:nsid w:val="9CCDA2F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3409,51 +3409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="008C4B56"/>
+    <w:nsid w:val="D8D474C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgnresearch.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qarma.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Nieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332224v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335126v6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623450v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgnresearch.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qarma.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04264175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687356v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Nieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02562199v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332224v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335126v6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623450v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>