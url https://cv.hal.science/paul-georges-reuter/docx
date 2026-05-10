--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -213,51 +213,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,2751 +330,4361 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2026, 23, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10903127.2026.2627354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for failure of the first intubation attempt during cardiopulmonary resuscitation in out-of-hospital emergency settings: What about chest compression?</w:t>
+                <w:t xml:space="preserve">Impact of two-level filtering organization on population’s accessibility to an emergency medical communication centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Galinski</w:t>
+                <w:t xml:space="preserve">Lydie Uro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Tazi</w:t>
+                <w:t xml:space="preserve">Yann Penverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Wrobel</w:t>
+                <w:t xml:space="preserve">Henri Delelis-Fanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Georges Reuter</w:t>
+                <w:t xml:space="preserve">Joel Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110623⟩</w:t>
+              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12873-025-01310-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150319v1</w:t>
+                <w:t xml:space="preserve">hal-05299899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of two-level filtering organization on population’s accessibility to an emergency medical communication centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting communication time in an emergency medical communication centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Uro</w:t>
+                <w:t xml:space="preserve">Mathilde Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Penverne</w:t>
+                <w:t xml:space="preserve">Thomas Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Delelis-Fanien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Soulat</w:t>
+                <w:t xml:space="preserve">Jérémie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Jenvrin</w:t>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.192. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12873-025-01310-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13049-024-01315-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299899v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting communication time in an emergency medical communication centers</w:t>
+                <w:t xml:space="preserve">Usefulness of S100β protein in patients on antithrombotic drugs with mild traumatic brain injury: a prospective cohort study in an emergency department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Bensoussan</w:t>
+                <w:t xml:space="preserve">Xavier Quilcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vannier</w:t>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loeb</w:t>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Boutet</w:t>
+                <w:t xml:space="preserve">Emma Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13049-024-01315-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12245-025-01085-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928262v1</w:t>
+                <w:t xml:space="preserve">hal-05453726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of S100β protein in patients on antithrombotic drugs with mild traumatic brain injury: a prospective cohort study in an emergency department</w:t>
+                <w:t xml:space="preserve">TeLePhone Respiratory (TeLePoR) score to assess the risk of immediate respiratory support through phone call for acute dyspnoea: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quilcaille</w:t>
+                <w:t xml:space="preserve">Frédéric Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+                <w:t xml:space="preserve">Axel Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Duval</w:t>
+                <w:t xml:space="preserve">Oussama-Ibrahim Boudjemline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bajeux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12245-025-01085-x⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-025-01405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453726v1</w:t>
+                <w:t xml:space="preserve">hal-05142767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeLePhone Respiratory (TeLePoR) score to assess the risk of immediate respiratory support through phone call for acute dyspnoea: a prospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for failure of the first intubation attempt during cardiopulmonary resuscitation in out-of-hospital emergency settings: What about chest compression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Balen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Saget</w:t>
+                <w:t xml:space="preserve">Georges Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Benhamed</w:t>
+                <w:t xml:space="preserve">Marion Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama-Ibrahim Boudjemline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Girard</w:t>
+                <w:t xml:space="preserve">Romain Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-025-01405-3⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142767v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine in Nursing Home Residents Requiring a Call to an Emergency Medical Communication Center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations de pratiques professionnelles portant sur la gestion d’un appel pour suspicion d’arrêt cardiaque dans un centre d’appel d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marjanovic</w:t>
+                <w:t xml:space="preserve">N. Baladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jonchier</w:t>
+                <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Guenezan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+                <w:t xml:space="preserve">V. Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chouihed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2023.09.019⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.398-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/afmu.2024.0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475730v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a community acquired sepsis-worsening score in the adult emergency department: a prospective cohort: the CASC score</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syndrome de Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">T. Bocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bouget</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.102. </w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.112-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12873-024-01021-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/afmu.2024.0560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646821v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends in the Use of Computed Tomographic Pulmonary Angiography for Suspected Pulmonary Embolism in the Emergency Department : A Retrospective Analysis</w:t>
+                <w:t xml:space="preserve">Telemedicine in Nursing Home Residents Requiring a Call to an Emergency Medical Communication Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roussel</w:t>
+                <w:t xml:space="preserve">Nicolas Marjanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Michael Bloom</w:t>
+                <w:t xml:space="preserve">Maxime Jonchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Taalba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Douillet</w:t>
+                <w:t xml:space="preserve">Jeremy Guenezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delelis-Fanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M22-3116⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.195-200.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2023.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191741v1</w:t>
+                <w:t xml:space="preserve">hal-04475730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting cervical esophagus with ultrasound on healthy voluntaries: learning curve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Georges Reuter</w:t>
+                <w:t xml:space="preserve">Development and validation of a community acquired sepsis-worsening score in the adult emergency department: a prospective cohort: the CASC score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Ballouz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ultrasound Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13089-023-00315-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12873-024-01021-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106269v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for failed first intubation attempt in an out-of-hospital setting: a multicenter prospective study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Georges Reuter</w:t>
+                <w:t xml:space="preserve">Validation d’un jeu de cartes pour la simulation des appels en régulation. Étude POKER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alves Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Ruscev</w:t>
+                <w:t xml:space="preserve">M. Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bompas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nomede-Martyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11739-022-03120-8⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/afmu.2024.0586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875535v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary angioedema, emergency management of attacks by a call center</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergency department architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Desmaizieres</w:t>
+                <w:t xml:space="preserve">M. Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Desclefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depil-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganansia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejim.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/afmu.2024.0570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487717v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting acute coronary syndrome in males and females with chest pain who call an emergency medical communication centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bourdé</w:t>
+                <w:t xml:space="preserve">Temporal Trends in the Use of Computed Tomographic Pulmonary Angiography for Suspected Pulmonary Embolism in the Emergency Department : A Retrospective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Michael Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Taalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-019-0670-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176 (6), pp.761-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M22-3116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596014v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young children are the main victims of fast food induced obesity in Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">COVID epidemic and witnessed cardiopulmonary resuscitation: 10 years back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), pp.381-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000001051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02420959v1</w:t>
+                <w:t xml:space="preserve">hal-05605496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting medical file documentation during telephone triage at an emergency call centre: a cross-sectional study of out-of-hours home visits by general practitioners in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Heidet</w:t>
+                <w:t xml:space="preserve">Detecting cervical esophagus with ultrasound on healthy voluntaries: learning curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Ballouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Canoui-Poitrine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomislav Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.531. </w:t>
+              <w:t xml:space="preserve">The Ultrasound Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-019-4350-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13089-023-00315-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155484v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of cirrhotic patients admitted to Emergency Departments: A multicenter study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Javaud</w:t>
+                <w:t xml:space="preserve">Qualité en régulation médicale : critères et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bonnin</w:t>
+                <w:t xml:space="preserve">T. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lapostolle</w:t>
+                <w:t xml:space="preserve">M. Heidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Boubaya</w:t>
+                <w:t xml:space="preserve">N. Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bardis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.1317 - 1321. </w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486095v1</w:t>
+                <w:t xml:space="preserve">hal-03781105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialist Advice Support for Management of Severe Hereditary Angioedema Attacks: A Multicenter Cluster-Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for failed first intubation attempt in an out-of-hospital setting: a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Floccard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Vicaut</w:t>
+                <w:t xml:space="preserve">Mirko Ruscev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.01.053⟩</w:t>
+              <w:t xml:space="preserve">Internal and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11739-022-03120-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616882v1</w:t>
+                <w:t xml:space="preserve">hal-03875535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary Angioedema, Clinical Presentation and Socio-Economic Cost of 200 French Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to ‘Association of patient satisfaction with use of text message by an emergency medical communication centre’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Douge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2018.05.036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.461-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616864v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal timing of an invasive strategy in patients with non-ST-elevation acute coronary syndrome: a meta-analysis of randomised trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnoud Van'T Hof</w:t>
+                <w:t xml:space="preserve">Hereditary angioedema, emergency management of attacks by a call center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Javaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Altar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desmaizieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)31490-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.42 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejim.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04054169v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Predicting acute coronary syndrome in males and females with chest pain who call an emergency medical communication centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Huo Yung Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lhermusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-019-0670-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young children are the main victims of fast food induced obesity in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Afonso Barbosa Saraiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Weisslinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0224140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02420959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prognosis of cirrhotic patients admitted to Emergency Departments: A multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Javaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Boubaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.1317 - 1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors affecting medical file documentation during telephone triage at an emergency call centre: a cross-sectional study of out-of-hours home visits by general practitioners in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Heidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Canoui-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Revaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-019-4350-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hereditary Angioedema, Clinical Presentation and Socio-Economic Cost of 200 French Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Javaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasina Rabetrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.328-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2018.05.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specialist Advice Support for Management of Severe Hereditary Angioedema Attacks: A Multicenter Cluster-Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Floccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Kanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.194-203.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2018.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal timing of an invasive strategy in patients with non-ST-elevation acute coronary syndrome: a meta-analysis of randomised trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamir Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Van'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 390 (10096), pp.737-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)31490-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Orientation of patients referred by their general practionner to the public or private hospital sector in France: A prospective epidemiologic study].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Kernéis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (12), pp.672-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2012.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00804692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Radou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulation médicale des appels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.9-24, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des médecins régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulation médicale des appels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEDECINE / SCIENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-170, 2025, 978-2-2572-0796-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEDECINE / SCIENCES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulation médicale des appels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.110-118, 2025, 978-2-2572-0796-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des objets connectés et des nouvelles technologies en régulation médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulation médicale des appels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEDECINE / SCIENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204-213, 2025, 978-2-2572-0796-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription médicamenteuse téléphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulation médicale des appels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEDECINE / SCIENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-2572-0796-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation du futur : comment améliorer la performance de notre système de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Radou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médecine d'urgence de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Medecine Science Publications, pp.19-35, 2023, 225720770X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps étranger digestif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URG' de garde : La référence des urgentistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.56, 2019, 978-2-7184-1786-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télémédecine et urgences : pertinence de la réponse d'un centre de réception et de régulation des appels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Sorbonne Paris Cité, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCD035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02492212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3142,51 +4752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1D1FD70"/>
+    <w:nsid w:val="D491C681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3373,51 +4983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-georges-reuter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9022-5876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242335810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79158367625601280198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2026.2627354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wrobel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Georges Reuter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Uro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delelis-Fanien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01310-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Bensoussan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vannier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loeb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boutet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-024-01315-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilcaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Georges Reuter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12245-025-01085-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ibrahim Boudjemline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-025-01405-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marjanovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonchier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guenezan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.09.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-024-01021-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Michael Bloom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-3116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballouz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petrovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13089-023-00315-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ruscev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-022-03120-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Altar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmaizieres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2019.05.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Huo Yung Kai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lhermusier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourd&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0670-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Afonso Barbosa Saraiva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weisslinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04155484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canoui-Poitrine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Revaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perennou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4350-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lapostolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2018.10.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Kanny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Baker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.01.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XM32H2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabetrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bitoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.05.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jobs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamir Mehta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Van'T Hof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31490-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39BPGH61-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00804692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2012.08.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-georges-reuter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9022-5876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242335810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79158367625601280198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2026.2627354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Uro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delelis-Fanien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01310-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Bensoussan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loeb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-024-01315-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilcaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Georges Reuter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12245-025-01085-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ibrahim Boudjemline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-025-01405-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tazi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wrobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baladi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Canon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chouihed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2024.0607" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bocar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2024.0560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marjanovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonchier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guenezan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.09.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-024-01021-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05607056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves Vieira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensoussan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bompas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nomede-Martyr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2024.0586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05611449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Desclefs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depil-Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganansia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2024.0570" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Michael Bloom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taalba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-3116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05605496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Agostinucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecl&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petrovic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballouz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13089-023-00315-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peschanski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penverne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ruscev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-022-03120-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05605552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perolat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000966" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Altar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmaizieres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2019.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Huo Yung Kai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lhermusier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourd&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0670-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Afonso Barbosa Saraiva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weisslinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lapostolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2018.10.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04155484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canoui-Poitrine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Revaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perennou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4350-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabetrano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bitoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2018.05.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Kanny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Baker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2018.01.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XM32H2J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jobs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamir Mehta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Van'T Hof" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)31490-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39BPGH61-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00804692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2012.08.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05612533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verch&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Radou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05612586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejle.com/fr/catalogue/doc/regulation-medicale-des-appels-de-sante_6727/lm_ouvrage.dhtml?srsltid=AfmBOoobmLwM0Cd0ZbMFnDFMI_p6GnJSv3FMrZ-pANreBEHHAdTwp7sy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05612572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05612717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05613098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05613134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Radou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05614998v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejle.com/fr/catalogue/doc/urg-de-garde-2025-2026-8e-edition_6608/lm_ouvrage.dhtml?srsltid=AfmBOoqim27yY-x7fCBCTHDECyo9usdo_AOsxq81CqVAMoh0NIx5CcoJ" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492212v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Georges Reuter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>