--- v0 (2026-03-09)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Gibson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on: domain science and engineering - a foundation for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion4EU: co-designing a framework for inclusive software design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, 306, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolipoprotein B, Residual Cardiovascular Risk After Acute Coronary Syndrome, and Effects of Alirocumab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Hagström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (9), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on computing ethics: a multi-stakeholder analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information, Communication and Ethics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.72-90. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jices-12-2020-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of computer ethics on computer science and related degree programmes: a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ethics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.101-129. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40889-021-00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of Lipoprotein(a) Levels to Incident Type 2 Diabetes and Modification by Alirocumab Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zobouyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc20-2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein(a) and Benefit of PCSK9 Inhibition in Patients With Nominally Controlled LDL Cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2021.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of alirocumab on cardiovascular and metabolic outcomes after acute coronary syndrome in patients with or without diabetes: a prespecified analysis of the ODYSSEY OUTCOMES randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kausik Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baccara-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.618-628. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2213-8587(19)30158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusinersen versus Sham Control in Later-Onset Spinal Muscular Atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Rippberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eckenweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378 (7), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1710504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoSense: minimize participants' total 3G data cost in mobile crowdsensing using opportunistic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (6), pp.965 - 978. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of E-voting: the past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (7), pp.279 - 286. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EEMC: Enabling Energy-Efficient Mobile Crowdsensing with Anonymous Participants ACM Reference Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2644827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideal voting interface: classifying usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeDEM - eJournal of eDemocracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.182-196. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29379/jedem.v6i2.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to UML and formal methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.32-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2237796.2237825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal object-oriented development of a voting system test oracle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue : papers from UML&FM'2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.225-226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software reuse and plagiarism : a code of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigcse Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (3), pp.55 - 59. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595496.1562900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds on the computational power of an optical model of computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.95 - 108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11047-007-9039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement: A Constructive Approach to Formal Software Design for a Secure e-voting Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Is Our Classroom: Developing a Model for International Virtual Internships - The Global Innovations Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, Czech Republic. pp.297-303, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011075900003182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the longitudinal impact of teaching programming ethics to first years students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference(INTED2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2022, Online Conference, France. pp.844-847, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minding the gap: computing ethics and the political economy of big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP2022: "Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.546-550, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/T0YQ-VP49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical debt is an ethical issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamaesso Narouwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2022: Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.258-266, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/Y73Z-6P82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an educational brick for digital ethics: a case study-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2021: 19th International Conference on the Ethical and Social Impact of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Logroño, Spain. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable and reusable educational 'bricks' for teaching computer science ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2021: 13th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Spain. pp.1991 (abstract only), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2021.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising the requirements of an e-voting software product line using event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2018: 27th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.78 - 84, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit modelling of physical measures: from Event-B to Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEX 2017: 1st International Workshop on Handling IMPlicit and EXplicit knowledge in formal system development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Xi’An, China. pp.64 - 79, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.271.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems engineering: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gorm Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Woodcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLA 2018: 8th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03424-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of explicit domain modelling in refinement-based modelling design: experiments with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castéran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.425--430, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Dependency Mechanism for Voting Protocol Models Using Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.124-138, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium, ISoLA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual laboratory for a relational database MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 : 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.260 - 268, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005439702600268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Implicit and Explicit Semantics: Integration Issues in Proof-Based Development of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Leveraging Applications of Formal Methods, Verification and Validation - Specialized Techniques and Applications (ISoLA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.604-618, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Like Paper : a baseline for classifying e-voting usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDEM 2014 : International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krems, Austria. pp.113 - 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.570-572, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper : a classification system for eVoting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM13 : Conference for e-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Krems, Austria. pp.351 - 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on a DualVote and Prêt à Voter hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM 2012: International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Krems, Austria. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching graph algorithms to children of all ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE '12 : 17th Annual Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Haifa, Israel. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2325296.2325308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;future-proof&amp;quot; postgraduate software engineering programme : maintainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA '11 : The Sixth International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.471-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper and the 3-colour protocol : a voting interface requirements engineering case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVOTE '11 : International Workshop on Requirements Engineering for Electronic Voting Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trento, Italy. pp.66-75, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REVOTE.2011.6045917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DualVote : addressing usability and verifiability issues in electronic voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM '11 : Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Krems, Austria. pp.313-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a distributed e-voting system architecture : meeting critical requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARCS '10 :1rst International Symposium on Architecting Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.89-108, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13556-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual vote : a novel user interface for e-voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Quane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : IADIS International Conference Interfaces and Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.129 - 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(m)Oodles of data : mining Moodle to understand student behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2010 : International Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Maynooth, Ireland. pp.61 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the lecturer : learning from the teacher's mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2009 : 2nd Irish Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dublin, Ireland. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpturing event-B models with RODIN : 'Holes and Lumps' in teaching refinement through problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TFM B'2009 : From Research to Teaching Formal Methods - The B Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.7 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature interactions in a software product line for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFI '09 : 10th International Conference on Feature Interactions in Telecommunications and Software Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.91-106, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-014-8-91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving a formal methods education with problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2008 : 3rd International Symposium on Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Porto Sani, Greece. pp.460 - 472, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88479-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods : never too young to start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.149 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and maintenance of e-voting systems and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcgaley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEG 2008 : 8th European Conference on e-Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lausanne, Switzerland. pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I know if my design is correct ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.59 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a distributed e-voting system architecture against quality of service requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2008 : 3rd International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sliema, Malta. pp.58 - 64, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tamper-evident storage for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Engineering and Formal Methods - SEFM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, LONDON, United Kingdom. pp.329-338, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEFM.2007.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy for triggered interactions using fair object semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Problems in Telephone Feature requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Formal Methods - IFM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, York, England, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating formal specifications : a telephone simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Multiconference - ESM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Warsaw, Poland, pp.139--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of services for getting a better understanding of the feature interaction problem - multi-view approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrei Ershov Third International Conference, Perspectives of system Informatics - PSI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Novosibirsk, Russia, pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Technology 98 (Colloquim on Object Technology System Re-engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always and Eventually in Object Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigorous Object Oriented Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Formal Methods: Lessons to learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Workshop For Formal Methods 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cork, Irlande, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of telecommunications in electronic voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 71, n°7/8, pp.422, 2016, 0003-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of medicine is digital: exploring the ethics of digital pills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One world, one health – global partnership for digital innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 290, IOS Press, pp.1120 - 1121, 2022, Studies in Health Technology and Informatics, 978-1-64368-264-8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You must have your webcam on for the entire duration of the examination: the trade-off between the integrity of on-line assessments and the privacy rights of students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving technology ethics at the forefront of society, organisations and governments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de La Rioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-75, 2021, 978-84-09-28672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling an e-voting domain for the formal development of a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit and explicit semantics integration in proof-based developments of discrete systems: communications of NII Shonan meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-18, 2021, 978-981-15-5053-9. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5054-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Zedan &amp; A. Cau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented technology and computing systems re-engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Horwood Publishing Ltd, 2000, Computer Science &amp; Electronic Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Requirements Capture and Analysis Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-010 || gibson98g, 1998, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTS: An OO LOTOS Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-013 || gibson98b, 1998, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie logiciel formel : théorie, pratique et pédagogie (apprentissage a partir de l'expérience du vote électronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Télécom Sud Paris, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Gibson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on: domain science and engineering - a foundation for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion4EU: co-designing a framework for inclusive software design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, 306, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolipoprotein B, Residual Cardiovascular Risk After Acute Coronary Syndrome, and Effects of Alirocumab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Hagström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (9), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on computing ethics: a multi-stakeholder analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information, Communication and Ethics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.72-90. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jices-12-2020-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of computer ethics on computer science and related degree programmes: a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ethics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.101-129. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40889-021-00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of Lipoprotein(a) Levels to Incident Type 2 Diabetes and Modification by Alirocumab Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zobouyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc20-2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein(a) and Benefit of PCSK9 Inhibition in Patients With Nominally Controlled LDL Cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2021.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of alirocumab on cardiovascular and metabolic outcomes after acute coronary syndrome in patients with or without diabetes: a prespecified analysis of the ODYSSEY OUTCOMES randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kausik Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baccara-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.618-628. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2213-8587(19)30158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusinersen versus Sham Control in Later-Onset Spinal Muscular Atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Rippberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eckenweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378 (7), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1710504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoSense: minimize participants' total 3G data cost in mobile crowdsensing using opportunistic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (6), pp.965 - 978. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of E-voting: the past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (7), pp.279 - 286. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EEMC: Enabling Energy-Efficient Mobile Crowdsensing with Anonymous Participants ACM Reference Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2644827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideal voting interface: classifying usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeDEM - eJournal of eDemocracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.182-196. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29379/jedem.v6i2.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to UML and formal methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.32-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2237796.2237825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal object-oriented development of a voting system test oracle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue : papers from UML&FM'2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.225-226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software reuse and plagiarism : a code of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigcse Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (3), pp.55 - 59. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595496.1562900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement: A Constructive Approach to Formal Software Design for a Secure e-voting Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds on the computational power of an optical model of computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.95 - 108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11047-007-9039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical debt is an ethical issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamaesso Narouwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2022: Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.258-266, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/Y73Z-6P82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the longitudinal impact of teaching programming ethics to first years students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference(INTED2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2022, Online Conference, France. pp.844-847, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Is Our Classroom: Developing a Model for International Virtual Internships - The Global Innovations Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, Czech Republic. pp.297-303, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011075900003182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minding the gap: computing ethics and the political economy of big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP2022: "Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.546-550, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/T0YQ-VP49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable and reusable educational 'bricks' for teaching computer science ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2021: 13th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Spain. pp.1991 (abstract only), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2021.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an educational brick for digital ethics: a case study-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2021: 19th International Conference on the Ethical and Social Impact of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Logroño, Spain. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of explicit domain modelling in refinement-based modelling design: experiments with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castéran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.425--430, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising the requirements of an e-voting software product line using event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2018: 27th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.78 - 84, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit modelling of physical measures: from Event-B to Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEX 2017: 1st International Workshop on Handling IMPlicit and EXplicit knowledge in formal system development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Xi’An, China. pp.64 - 79, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.271.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems engineering: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gorm Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Woodcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLA 2018: 8th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03424-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Dependency Mechanism for Voting Protocol Models Using Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.124-138, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium, ISoLA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual laboratory for a relational database MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 : 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.260 - 268, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005439702600268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Implicit and Explicit Semantics: Integration Issues in Proof-Based Development of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Leveraging Applications of Formal Methods, Verification and Validation - Specialized Techniques and Applications (ISoLA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.604-618, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Like Paper : a baseline for classifying e-voting usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDEM 2014 : International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krems, Austria. pp.113 - 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.570-572, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper : a classification system for eVoting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM13 : Conference for e-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Krems, Austria. pp.351 - 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on a DualVote and Prêt à Voter hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM 2012: International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Krems, Austria. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching graph algorithms to children of all ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE '12 : 17th Annual Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Haifa, Israel. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2325296.2325308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper and the 3-colour protocol : a voting interface requirements engineering case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVOTE '11 : International Workshop on Requirements Engineering for Electronic Voting Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trento, Italy. pp.66-75, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REVOTE.2011.6045917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;future-proof&amp;quot; postgraduate software engineering programme : maintainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA '11 : The Sixth International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.471-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DualVote : addressing usability and verifiability issues in electronic voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM '11 : Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Krems, Austria. pp.313-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(m)Oodles of data : mining Moodle to understand student behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2010 : International Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Maynooth, Ireland. pp.61 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual vote : a novel user interface for e-voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Quane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : IADIS International Conference Interfaces and Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.129 - 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a distributed e-voting system architecture : meeting critical requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARCS '10 :1rst International Symposium on Architecting Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.89-108, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13556-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the lecturer : learning from the teacher's mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2009 : 2nd Irish Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dublin, Ireland. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpturing event-B models with RODIN : 'Holes and Lumps' in teaching refinement through problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TFM B'2009 : From Research to Teaching Formal Methods - The B Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.7 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature interactions in a software product line for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFI '09 : 10th International Conference on Feature Interactions in Telecommunications and Software Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.91-106, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-014-8-91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a distributed e-voting system architecture against quality of service requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2008 : 3rd International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sliema, Malta. pp.58 - 64, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and maintenance of e-voting systems and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcgaley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEG 2008 : 8th European Conference on e-Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lausanne, Switzerland. pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods : never too young to start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.149 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving a formal methods education with problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2008 : 3rd International Symposium on Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Porto Sani, Greece. pp.460 - 472, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88479-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I know if my design is correct ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.59 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tamper-evident storage for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Engineering and Formal Methods - SEFM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, LONDON, United Kingdom. pp.329-338, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEFM.2007.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy for triggered interactions using fair object semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of services for getting a better understanding of the feature interaction problem - multi-view approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrei Ershov Third International Conference, Perspectives of system Informatics - PSI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Novosibirsk, Russia, pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating formal specifications : a telephone simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Multiconference - ESM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Warsaw, Poland, pp.139--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Problems in Telephone Feature requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Formal Methods - IFM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, York, England, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Formal Methods: Lessons to learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Workshop For Formal Methods 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cork, Irlande, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Technology 98 (Colloquim on Object Technology System Re-engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always and Eventually in Object Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigorous Object Oriented Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of telecommunications in electronic voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 71, n°7/8, pp.422, 2016, 0003-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of medicine is digital: exploring the ethics of digital pills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One world, one health – global partnership for digital innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 290, IOS Press, pp.1120 - 1121, 2022, Studies in Health Technology and Informatics, 978-1-64368-264-8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling an e-voting domain for the formal development of a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit and explicit semantics integration in proof-based developments of discrete systems: communications of NII Shonan meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-18, 2021, 978-981-15-5053-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5054-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You must have your webcam on for the entire duration of the examination: the trade-off between the integrity of on-line assessments and the privacy rights of students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving technology ethics at the forefront of society, organisations and governments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de La Rioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-75, 2021, 978-84-09-28672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Zedan &amp; A. Cau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented technology and computing systems re-engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Horwood Publishing Ltd, 2000, Computer Science &amp; Electronic Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Requirements Capture and Analysis Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-010 || gibson98g, 1998, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTS: An OO LOTOS Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-013 || gibson98b, 1998, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie logiciel formel : théorie, pratique et pédagogie (apprentissage a partir de l'expérience du vote électronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Télécom Sud Paris, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilligan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230668" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szarek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bittner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057807" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stavrakakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Tierney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becevel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jices-12-2020-0127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40889-021-00135-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclanahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dempsey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Colhoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zobouyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2842" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.04.102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baccara-Dinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(19)30158-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Vogt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pechmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rippberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eckenweiler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1710504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teague" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krimmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pomares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0525-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mac Namara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Oakley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v6i2.306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2237796.2237825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raffy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0167-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CK68890-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0173-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595496.1562900" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Woods" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-007-9039-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doyle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Keegan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011075900003182" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O'Sullivan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0273" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/T0YQ-VP49" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamaesso Narouwa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/Y73Z-6P82" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Becevel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2021.0456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gorm Larsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fitzgerald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodcock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03424-5_27" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005439702600268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Macnamara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2325296.2325308" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641415v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045917" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scully" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carmody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13556-9_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4FT65LJ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Casey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-014-8-91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_32" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcgaley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=829454" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilligan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230668" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szarek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bittner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057807" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stavrakakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Tierney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becevel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jices-12-2020-0127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40889-021-00135-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclanahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dempsey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Colhoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zobouyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2842" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.04.102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baccara-Dinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(19)30158-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Vogt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pechmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rippberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eckenweiler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1710504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teague" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krimmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pomares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0525-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mac Namara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Oakley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v6i2.306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2237796.2237825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raffy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0167-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CK68890-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0173-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595496.1562900" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Woods" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-007-9039-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamaesso Narouwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O'Sullivan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/Y73Z-6P82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0273" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doyle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Keegan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011075900003182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/T0YQ-VP49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Becevel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2021.0456" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Jacob" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gorm Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fitzgerald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodcock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03424-5_27" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005439702600268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Macnamara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2325296.2325308" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045917" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scully" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carmody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Casey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13556-9_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4FT65LJ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-014-8-91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcgaley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_32" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=829454" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>