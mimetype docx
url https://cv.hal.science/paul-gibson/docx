--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Gibson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on: domain science and engineering - a foundation for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion4EU: co-designing a framework for inclusive software design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, 306, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolipoprotein B, Residual Cardiovascular Risk After Acute Coronary Syndrome, and Effects of Alirocumab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Hagström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (9), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on computing ethics: a multi-stakeholder analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information, Communication and Ethics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.72-90. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jices-12-2020-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of computer ethics on computer science and related degree programmes: a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ethics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.101-129. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40889-021-00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of Lipoprotein(a) Levels to Incident Type 2 Diabetes and Modification by Alirocumab Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zobouyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc20-2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein(a) and Benefit of PCSK9 Inhibition in Patients With Nominally Controlled LDL Cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2021.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of alirocumab on cardiovascular and metabolic outcomes after acute coronary syndrome in patients with or without diabetes: a prespecified analysis of the ODYSSEY OUTCOMES randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kausik Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baccara-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.618-628. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2213-8587(19)30158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusinersen versus Sham Control in Later-Onset Spinal Muscular Atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Rippberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eckenweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378 (7), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1710504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoSense: minimize participants' total 3G data cost in mobile crowdsensing using opportunistic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (6), pp.965 - 978. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of E-voting: the past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (7), pp.279 - 286. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EEMC: Enabling Energy-Efficient Mobile Crowdsensing with Anonymous Participants ACM Reference Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2644827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideal voting interface: classifying usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeDEM - eJournal of eDemocracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.182-196. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29379/jedem.v6i2.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to UML and formal methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.32-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2237796.2237825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal object-oriented development of a voting system test oracle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue : papers from UML&FM'2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.225-226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software reuse and plagiarism : a code of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigcse Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (3), pp.55 - 59. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595496.1562900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement: A Constructive Approach to Formal Software Design for a Secure e-voting Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds on the computational power of an optical model of computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.95 - 108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11047-007-9039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical debt is an ethical issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamaesso Narouwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2022: Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.258-266, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/Y73Z-6P82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the longitudinal impact of teaching programming ethics to first years students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference(INTED2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2022, Online Conference, France. pp.844-847, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Is Our Classroom: Developing a Model for International Virtual Internships - The Global Innovations Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, Czech Republic. pp.297-303, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011075900003182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minding the gap: computing ethics and the political economy of big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP2022: "Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.546-550, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/T0YQ-VP49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable and reusable educational 'bricks' for teaching computer science ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2021: 13th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Spain. pp.1991 (abstract only), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2021.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an educational brick for digital ethics: a case study-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2021: 19th International Conference on the Ethical and Social Impact of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Logroño, Spain. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of explicit domain modelling in refinement-based modelling design: experiments with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castéran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.425--430, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising the requirements of an e-voting software product line using event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2018: 27th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.78 - 84, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit modelling of physical measures: from Event-B to Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEX 2017: 1st International Workshop on Handling IMPlicit and EXplicit knowledge in formal system development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Xi’An, China. pp.64 - 79, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.271.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems engineering: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gorm Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Woodcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLA 2018: 8th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03424-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Dependency Mechanism for Voting Protocol Models Using Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.124-138, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium, ISoLA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual laboratory for a relational database MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 : 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.260 - 268, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005439702600268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Implicit and Explicit Semantics: Integration Issues in Proof-Based Development of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Leveraging Applications of Formal Methods, Verification and Validation - Specialized Techniques and Applications (ISoLA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.604-618, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Like Paper : a baseline for classifying e-voting usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDEM 2014 : International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krems, Austria. pp.113 - 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.570-572, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper : a classification system for eVoting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM13 : Conference for e-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Krems, Austria. pp.351 - 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on a DualVote and Prêt à Voter hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM 2012: International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Krems, Austria. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching graph algorithms to children of all ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE '12 : 17th Annual Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Haifa, Israel. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2325296.2325308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper and the 3-colour protocol : a voting interface requirements engineering case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVOTE '11 : International Workshop on Requirements Engineering for Electronic Voting Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trento, Italy. pp.66-75, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REVOTE.2011.6045917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;future-proof&amp;quot; postgraduate software engineering programme : maintainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA '11 : The Sixth International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.471-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DualVote : addressing usability and verifiability issues in electronic voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM '11 : Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Krems, Austria. pp.313-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(m)Oodles of data : mining Moodle to understand student behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2010 : International Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Maynooth, Ireland. pp.61 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual vote : a novel user interface for e-voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Quane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : IADIS International Conference Interfaces and Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.129 - 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a distributed e-voting system architecture : meeting critical requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARCS '10 :1rst International Symposium on Architecting Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.89-108, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13556-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the lecturer : learning from the teacher's mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2009 : 2nd Irish Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dublin, Ireland. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpturing event-B models with RODIN : 'Holes and Lumps' in teaching refinement through problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TFM B'2009 : From Research to Teaching Formal Methods - The B Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.7 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature interactions in a software product line for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFI '09 : 10th International Conference on Feature Interactions in Telecommunications and Software Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.91-106, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-014-8-91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a distributed e-voting system architecture against quality of service requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2008 : 3rd International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sliema, Malta. pp.58 - 64, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and maintenance of e-voting systems and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcgaley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEG 2008 : 8th European Conference on e-Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lausanne, Switzerland. pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods : never too young to start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.149 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving a formal methods education with problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2008 : 3rd International Symposium on Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Porto Sani, Greece. pp.460 - 472, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88479-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I know if my design is correct ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.59 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tamper-evident storage for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Engineering and Formal Methods - SEFM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, LONDON, United Kingdom. pp.329-338, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEFM.2007.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy for triggered interactions using fair object semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of services for getting a better understanding of the feature interaction problem - multi-view approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrei Ershov Third International Conference, Perspectives of system Informatics - PSI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Novosibirsk, Russia, pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating formal specifications : a telephone simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Multiconference - ESM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Warsaw, Poland, pp.139--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Problems in Telephone Feature requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Formal Methods - IFM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, York, England, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Formal Methods: Lessons to learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Workshop For Formal Methods 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cork, Irlande, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Technology 98 (Colloquim on Object Technology System Re-engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always and Eventually in Object Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigorous Object Oriented Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of telecommunications in electronic voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 71, n°7/8, pp.422, 2016, 0003-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of medicine is digital: exploring the ethics of digital pills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One world, one health – global partnership for digital innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 290, IOS Press, pp.1120 - 1121, 2022, Studies in Health Technology and Informatics, 978-1-64368-264-8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling an e-voting domain for the formal development of a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit and explicit semantics integration in proof-based developments of discrete systems: communications of NII Shonan meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-18, 2021, 978-981-15-5053-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5054-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You must have your webcam on for the entire duration of the examination: the trade-off between the integrity of on-line assessments and the privacy rights of students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving technology ethics at the forefront of society, organisations and governments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de La Rioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-75, 2021, 978-84-09-28672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Zedan &amp; A. Cau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented technology and computing systems re-engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Horwood Publishing Ltd, 2000, Computer Science &amp; Electronic Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Requirements Capture and Analysis Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-010 || gibson98g, 1998, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTS: An OO LOTOS Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-013 || gibson98b, 1998, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie logiciel formel : théorie, pratique et pédagogie (apprentissage a partir de l'expérience du vote électronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Télécom Sud Paris, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Gibson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on: domain science and engineering - a foundation for software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3721144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion4EU: co-designing a framework for inclusive software design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, 306, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolipoprotein B, Residual Cardiovascular Risk After Acute Coronary Syndrome, and Effects of Alirocumab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Hagström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (9), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on computing ethics: a multi-stakeholder analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information, Communication and Ethics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.72-90. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jices-12-2020-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of computer ethics on computer science and related degree programmes: a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ethics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.101-129. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40889-021-00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of Lipoprotein(a) Levels to Incident Type 2 Diabetes and Modification by Alirocumab Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclanahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zobouyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (5), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc20-2842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein(a) and Benefit of PCSK9 Inhibition in Patients With Nominally Controlled LDL Cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2021.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of alirocumab on cardiovascular and metabolic outcomes after acute coronary syndrome in patients with or without diabetes: a prespecified analysis of the ODYSSEY OUTCOMES randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kausik Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Colhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baccara-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.618-628. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2213-8587(19)30158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusinersen versus Sham Control in Later-Onset Spinal Muscular Atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Rippberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eckenweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378 (7), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1710504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoSense: minimize participants' total 3G data cost in mobile crowdsensing using opportunistic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (6), pp.965 - 978. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of E-voting: the past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (7), pp.279 - 286. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EEMC: Enabling Energy-Efficient Mobile Crowdsensing with Anonymous Participants ACM Reference Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2644827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideal voting interface: classifying usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeDEM - eJournal of eDemocracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.182-196. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29379/jedem.v6i2.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to UML and formal methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.32-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2237796.2237825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal object-oriented development of a voting system test oracle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue : papers from UML&FM'2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.225-226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-011-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software reuse and plagiarism : a code of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigcse Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (3), pp.55 - 59. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595496.1562900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement: A Constructive Approach to Formal Software Design for a Secure e-voting Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds on the computational power of an optical model of computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.95 - 108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11047-007-9039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical debt is an ethical issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamaesso Narouwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2022: Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.258-266, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/Y73Z-6P82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the longitudinal impact of teaching programming ethics to first years students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference(INTED2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2022, Online Conference, France. pp.844-847, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Is Our Classroom: Developing a Model for International Virtual Internships - The Global Innovations Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, Czech Republic. pp.297-303, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011075900003182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minding the gap: computing ethics and the political economy of big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Becevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP2022: "Effectiveness of ICT ethics – How do we help solve ethical problems in the field of ICT?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turku, Finland. pp.546-550, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21427/T0YQ-VP49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an educational brick for digital ethics: a case study-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETHICOMP 2021: 19th International Conference on the Ethical and Social Impact of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Logroño, Spain. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable and reusable educational 'bricks' for teaching computer science ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J Becevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2021: 13th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Spain. pp.1991 (abstract only), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2021.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of explicit domain modelling in refinement-based modelling design: experiments with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castéran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.425--430, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising the requirements of an e-voting software product line using event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ait Wakrime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2018: 27th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.78 - 84, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit modelling of physical measures: from Event-B to Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEX 2017: 1st International Workshop on Handling IMPlicit and EXplicit knowledge in formal system development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Xi’An, China. pp.64 - 79, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.271.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems engineering: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gorm Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Woodcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLA 2018: 8th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03424-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Dependency Mechanism for Voting Protocol Models Using Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.124-138, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium, ISoLA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a virtual laboratory for a relational database MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 : 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.260 - 268, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005439702600268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Implicit and Explicit Semantics: Integration Issues in Proof-Based Development of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Leveraging Applications of Formal Methods, Verification and Validation - Specialized Techniques and Applications (ISoLA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.604-618, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Like Paper : a baseline for classifying e-voting usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDEM 2014 : International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krems, Austria. pp.113 - 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Ait-Sadoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.570-572, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper : a classification system for eVoting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM13 : Conference for e-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Krems, Austria. pp.351 - 356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on a DualVote and Prêt à Voter hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mac Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM 2012: International Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Krems, Austria. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching graph algorithms to children of all ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE '12 : 17th Annual Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Haifa, Israel. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2325296.2325308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;future-proof&amp;quot; postgraduate software engineering programme : maintainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA '11 : The Sixth International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.471-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just like paper and the 3-colour protocol : a voting interface requirements engineering case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVOTE '11 : International Workshop on Requirements Engineering for Electronic Voting Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Trento, Italy. pp.66-75, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REVOTE.2011.6045917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DualVote : addressing usability and verifiability issues in electronic voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CeDEM '11 : Conference for E-Democracy and Open Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Krems, Austria. pp.313-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(m)Oodles of data : mining Moodle to understand student behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2010 : International Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Maynooth, Ireland. pp.61 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual vote : a novel user interface for e-voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Macnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Quane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHCI 2010 : IADIS International Conference Interfaces and Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.129 - 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a distributed e-voting system architecture : meeting critical requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARCS '10 :1rst International Symposium on Architecting Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.89-108, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13556-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the lecturer : learning from the teacher's mistakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEP 2009 : 2nd Irish Conference on Engaging Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dublin, Ireland. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpturing event-B models with RODIN : 'Holes and Lumps' in teaching refinement through problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TFM B'2009 : From Research to Teaching Formal Methods - The B Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.7 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature interactions in a software product line for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFI '09 : 10th International Conference on Feature Interactions in Telecommunications and Software Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.91-106, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-014-8-91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a distributed e-voting system architecture against quality of service requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2008 : 3rd International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sliema, Malta. pp.58 - 64, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods : never too young to start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.149 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving a formal methods education with problem-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoLA 2008 : 3rd International Symposium on Leveraging Applications of Formal Methods, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Porto Sani, Greece. pp.460 - 472, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88479-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and maintenance of e-voting systems and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcgaley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEG 2008 : 8th European Conference on e-Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lausanne, Switzerland. pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I know if my design is correct ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMED 2008 : Formal Methods in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.59 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tamper-evident storage for e-voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Engineering and Formal Methods - SEFM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, LONDON, United Kingdom. pp.329-338, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEFM.2007.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy for triggered interactions using fair object semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Problems in Telephone Feature requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Formal Methods - IFM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, York, England, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of services for getting a better understanding of the feature interaction problem - multi-view approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrei Ershov Third International Conference, Perspectives of system Informatics - PSI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Novosibirsk, Russia, pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating formal specifications : a telephone simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Multiconference - ESM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Warsaw, Poland, pp.139--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Formal Methods: Lessons to learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Workshop For Formal Methods 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cork, Irlande, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Technology 98 (Colloquim on Object Technology System Re-engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always and Eventually in Object Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigorous Object Oriented Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of telecommunications in electronic voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 71, n°7/8, pp.422, 2016, 0003-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of medicine is digital: exploring the ethics of digital pills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O’sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One world, one health – global partnership for digital innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 290, IOS Press, pp.1120 - 1121, 2022, Studies in Health Technology and Informatics, 978-1-64368-264-8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling an e-voting domain for the formal development of a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit and explicit semantics integration in proof-based developments of discrete systems: communications of NII Shonan meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-18, 2021, 978-981-15-5053-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5054-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You must have your webcam on for the entire duration of the examination: the trade-off between the integrity of on-line assessments and the privacy rights of students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dympna O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving technology ethics at the forefront of society, organisations and governments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de La Rioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-75, 2021, 978-84-09-28672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Zedan &amp; A. Cau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented technology and computing systems re-engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Horwood Publishing Ltd, 2000, Computer Science &amp; Electronic Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Requirements Capture and Analysis Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-010 || gibson98g, 1998, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POTS: An OO LOTOS Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-013 || gibson98b, 1998, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie logiciel formel : théorie, pratique et pédagogie (apprentissage a partir de l'expérience du vote électronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Télécom Sud Paris, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilligan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230668" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szarek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bittner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057807" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stavrakakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Tierney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becevel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jices-12-2020-0127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40889-021-00135-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclanahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dempsey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Colhoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zobouyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2842" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.04.102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baccara-Dinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(19)30158-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Vogt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pechmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rippberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eckenweiler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1710504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teague" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krimmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pomares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0525-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mac Namara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Oakley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v6i2.306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2237796.2237825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raffy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0167-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CK68890-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0173-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595496.1562900" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Woods" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-007-9039-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamaesso Narouwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O'Sullivan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/Y73Z-6P82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0273" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doyle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Keegan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011075900003182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/T0YQ-VP49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Becevel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2021.0456" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Jacob" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gorm Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fitzgerald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodcock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03424-5_27" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005439702600268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Macnamara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2325296.2325308" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045917" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scully" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carmody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Casey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13556-9_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4FT65LJ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-014-8-91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcgaley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_32" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=829454" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Murphy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilligan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230668" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szarek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bittner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057807" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stavrakakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Tierney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becevel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jices-12-2020-0127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40889-021-00135-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclanahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dempsey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Colhoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zobouyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc20-2842" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.04.102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baccara-Dinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(19)30158-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Vogt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pechmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rippberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eckenweiler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1710504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Teague" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krimmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pomares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0525-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mac Namara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Oakley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29379/jedem.v6i2.306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2237796.2237825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raffy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0167-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CK68890-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-011-0173-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595496.1562900" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Woods" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-007-9039-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamaesso Narouwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dympna O'Sullivan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/Y73Z-6P82" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0273" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doyle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Keegan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011075900003182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/T0YQ-VP49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Becevel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2021.0456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ait Wakrime" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gorm Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fitzgerald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodcock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03424-5_27" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005439702600268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Macnamara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2325296.2325308" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641415v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045917" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scully" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carmody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Casey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Quane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13556-9_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4FT65LJ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-014-8-91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcgaley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=829454" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>